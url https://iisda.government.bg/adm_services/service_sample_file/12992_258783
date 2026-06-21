--- v0 (2025-10-23)
+++ v1 (2026-06-21)
@@ -27,4855 +27,2866 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4908"/>
         <w:gridCol w:w="1096"/>
         <w:gridCol w:w="3048"/>
         <w:gridCol w:w="10"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidTr="00391B03">
+      <w:tr w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidTr="00391B03">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80498" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New (W1)" w:hAnsi="Times New (W1)"/>
                 <w:b/>
                 <w:spacing w:val="60"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New (W1)" w:hAnsi="Times New (W1)"/>
                 <w:b/>
                 <w:spacing w:val="60"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D32D34">
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New (W1)" w:hAnsi="Times New (W1)"/>
                 <w:b/>
                 <w:spacing w:val="60"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ЗАЯВЛЕНИЕ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C80498" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
             <w:pPr>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="601"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D32D34">
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...174 lines deleted...]
-          <w:p w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>за включване в база данни на кандидатите за участие в международни процедури на НАТО</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
             <w:pPr>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="601"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80498" w:rsidRPr="00294823" w:rsidTr="00391B03">
+      <w:tr w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidTr="00391B03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9786" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80498" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D32D34">
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...394 lines deleted...]
-          <w:p w:rsidR="00C80498" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>На вниманието на:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Дирекция “Международно контролирана търговия и сигурност”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Отдел “НАТО и икономически аспекти на сигурността”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Адрес: гр. София 1052, ул. “Славянска” № 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Факс: 02 988 0727</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="567"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>02 980 4711</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00294823" w:rsidRDefault="00C80498" w:rsidP="00391B03">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">И-мейл: </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidRPr="00763213">
+              <w:r w:rsidRPr="00432B75">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
+                  <w:lang w:val="bg-BG"/>
                 </w:rPr>
                 <w:t>e-docs@mi.government.bg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00294823">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00294823" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidTr="00391B03">
+      <w:tr w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidTr="00391B03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9786" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D32D34">
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...100 lines deleted...]
-              <w:t>:</w:t>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>1. Данни за физическото/ юридическото лице:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495A0A" w:rsidRPr="00D32D34" w:rsidTr="00391B03">
+      <w:tr w:rsidR="00495A0A" w:rsidRPr="00432B75" w:rsidTr="00391B03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4894" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidRDefault="00C80498" w:rsidP="00391B03">
-[...90 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Име:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Български език</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4892" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidRDefault="00C80498" w:rsidP="00391B03">
-[...70 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Английски език</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495A0A" w:rsidRPr="00D32D34" w:rsidTr="00391B03">
+      <w:tr w:rsidR="00495A0A" w:rsidRPr="00432B75" w:rsidTr="00391B03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4894" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidRDefault="00C80498" w:rsidP="00391B03">
-[...94 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Единен идентификационен код (ЕИК):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4892" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidRDefault="00C80498" w:rsidP="00391B03">
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495A0A" w:rsidRPr="00D32D34" w:rsidTr="00391B03">
+      <w:tr w:rsidR="00495A0A" w:rsidRPr="00432B75" w:rsidTr="00391B03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4894" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80498" w:rsidRDefault="00C80498" w:rsidP="00391B03">
-[...163 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Категория предприятие </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>(съгласно Закона за счетоводството)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4892" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidRDefault="00C80498" w:rsidP="00391B03">
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495A0A" w:rsidRPr="00D32D34" w:rsidTr="00391B03">
+      <w:tr w:rsidR="00495A0A" w:rsidRPr="00432B75" w:rsidTr="00391B03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4894" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidRDefault="00C80498" w:rsidP="00391B03">
-[...195 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Адрес за кореспонденция </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>(моля посочете пощенски код на населеното място)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidRDefault="00C80498" w:rsidP="00391B03">
-[...98 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Български език</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4892" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidRDefault="00C80498" w:rsidP="00391B03">
-[...124 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Английски език</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidTr="00391B03">
+      <w:tr w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidTr="00391B03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9786" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidRDefault="00C80498" w:rsidP="00391B03">
-[...22 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Телефон:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Факс:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>E-</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D32D34">
-[...6 lines deleted...]
-              <w:t>Телефон</w:t>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>mail</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D32D34">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidRDefault="00C80498" w:rsidP="00391B03">
-[...118 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495A0A" w:rsidRPr="001F79C9" w:rsidTr="00391B03">
+      <w:tr w:rsidR="00495A0A" w:rsidRPr="00432B75" w:rsidTr="00391B03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4894" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D32D34">
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00D32D34">
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Лице за контакт във връзка с международните процедури на НАТО </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>(моля изпишете името на кирилица и латиница):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00D32D34">
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...279 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4892" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidRDefault="00C80498" w:rsidP="00391B03">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Телефон:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Факс:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>E-</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D32D34">
-[...6 lines deleted...]
-              <w:t>Телефон</w:t>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>mail</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D32D34">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidRDefault="00C80498" w:rsidP="00391B03">
-[...78 lines deleted...]
-          <w:p w:rsidR="00C80498" w:rsidRPr="001F79C9" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-              </w:rPr>
-[...134 lines deleted...]
-              <w:t>)</w:t>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>(моля да предоставите адрес на служебна електронна поща)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidTr="00391B03">
+      <w:tr w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidTr="00391B03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9786" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidRDefault="00C80498" w:rsidP="00391B03">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00D32D34">
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...66 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>3. Област на възможно участие</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...230 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">предлагани стоки и услуги) – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>моля посочете кода и наименованието на позицията съгласно Национална класификация на икономическите дейности</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidRDefault="00C80498" w:rsidP="00391B03">
-[...188 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidTr="00391B03">
+      <w:tr w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidTr="00391B03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9786" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidRDefault="00C80498" w:rsidP="00391B03">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D32D34">
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00D32D34">
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>4. Моля представете в резюме дейността си – информация за професионалния опит в областта, в която желаете да участвате</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...268 lines deleted...]
-                <w:b/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32D34">
-[...304 lines deleted...]
-          <w:p w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Ако е необходимо допълнително място, продължете на отделен лист.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2055"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...219 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidTr="00391B03">
+      <w:tr w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidTr="00391B03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9786" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00495A0A" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00495A0A">
+            <w:r w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>5. Приложени документи:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00495A0A" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00495A0A" w:rsidRDefault="00C80498" w:rsidP="00391B03">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00495A0A">
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>1. Попълнена таблица за (само)оценка на финансовото състояние на кандидата (Приложение 2 към чл.7, ал.1, т.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00495A0A">
+            <w:r w:rsidRPr="00432B75">
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00495A0A">
+            <w:r w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>от Наредбата за условията и реда за допускане на български физически или юридически лица до участие в международни процедури на организацията на Северноатлантическия договор (НАТО)).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00495A0A" w:rsidRDefault="00C80498" w:rsidP="00391B03">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00495A0A">
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>2. Декларация от управителя, че дружеството няма ликвидни и изискуеми задължения към физически или юридически лица.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00495A0A" w:rsidRDefault="00C80498" w:rsidP="00391B03">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00495A0A">
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>3. Декларации от управителя и членовете на управителните и контролните органи, че не са лишени от право да упражняват търговска дейност.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00495A0A" w:rsidRDefault="00C80498" w:rsidP="00391B03">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00495A0A">
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>4. Доказателства за търговска репутация – информация, доказваща изпълнението на сключени договори, както и препоръки, референции, сочещи наличието на професионална способност в областта на потенциално участие, за последните три години</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00495A0A" w:rsidRDefault="00C80498" w:rsidP="00391B03">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00495A0A">
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Сертификат за въведена система за управление на качеството </w:t>
             </w:r>
-            <w:r w:rsidRPr="00495A0A">
+            <w:r w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>(при наличие на такъв)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidRDefault="00C80498" w:rsidP="00391B03">
-[...8 lines deleted...]
-          <w:p w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C762C2" w:rsidRPr="00D32D34" w:rsidTr="00C762C2">
+      <w:tr w:rsidR="00C762C2" w:rsidRPr="00432B75" w:rsidTr="00C762C2">
         <w:trPr>
           <w:trHeight w:val="1627"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9786" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C762C2" w:rsidRDefault="000E71EC" w:rsidP="000E71EC">
+          <w:p w:rsidR="00C762C2" w:rsidRPr="00432B75" w:rsidRDefault="000E71EC" w:rsidP="000E71EC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>6. Желая издадения документ да бъде получен:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E71EC" w:rsidRDefault="000E71EC" w:rsidP="000E71EC">
+          <w:p w:rsidR="000E71EC" w:rsidRPr="00432B75" w:rsidRDefault="000E71EC" w:rsidP="000E71EC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EC6953" w:rsidRDefault="00E47A91" w:rsidP="000E71EC">
+          <w:p w:rsidR="00EC6953" w:rsidRPr="00432B75" w:rsidRDefault="00C0588C" w:rsidP="000E71EC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
+                  <w:lang w:val="bg-BG"/>
                 </w:rPr>
                 <w:id w:val="1277137170"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00700B6B">
+                <w:r w:rsidR="00700B6B" w:rsidRPr="00432B75">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
+                    <w:lang w:val="bg-BG"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00EC6953">
+            <w:r w:rsidR="00EC6953" w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C6266A">
+            <w:r w:rsidR="00C6266A" w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>На електронната поща, посочена в т.2 от заявлението</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00495A0A" w:rsidRPr="00495A0A" w:rsidRDefault="00495A0A" w:rsidP="000E71EC">
+          <w:p w:rsidR="00495A0A" w:rsidRPr="00432B75" w:rsidRDefault="00495A0A" w:rsidP="000E71EC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="000E71EC" w:rsidRDefault="00E47A91" w:rsidP="000E71EC">
+          </w:p>
+          <w:p w:rsidR="000E71EC" w:rsidRPr="00432B75" w:rsidRDefault="00C0588C" w:rsidP="000E71EC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
+                  <w:lang w:val="bg-BG"/>
                 </w:rPr>
                 <w:id w:val="1730958254"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00700B6B">
+                <w:r w:rsidR="00700B6B" w:rsidRPr="00432B75">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
+                    <w:lang w:val="bg-BG"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00EC6953">
+            <w:r w:rsidR="00EC6953" w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00EC6953">
-[...19 lines deleted...]
-          <w:p w:rsidR="00753BC3" w:rsidRDefault="00E47A91" w:rsidP="000E71EC">
+            <w:r w:rsidR="00EC6953" w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>На място в Центъра за административно обслужване на Министерството на икономиката</w:t>
+            </w:r>
+            <w:r w:rsidR="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>, инвестициите</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="00EC6953" w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и индустрията</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00495A0A" w:rsidRPr="00432B75" w:rsidRDefault="00495A0A" w:rsidP="000E71EC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00753BC3" w:rsidRPr="00432B75" w:rsidRDefault="00C0588C" w:rsidP="000E71EC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
+                  <w:lang w:val="bg-BG"/>
                 </w:rPr>
                 <w:id w:val="1523825081"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00700B6B">
+                <w:r w:rsidR="00700B6B" w:rsidRPr="00432B75">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
+                    <w:lang w:val="bg-BG"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00A90101" w:rsidRPr="00EC6953">
+            <w:r w:rsidR="00A90101" w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003C5DFB">
+            <w:r w:rsidR="003C5DFB" w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00EC6953" w:rsidRPr="00EC6953">
+            <w:r w:rsidR="00EC6953" w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Като препоръчана пощенска пратка с обратна разписка на адрес</w:t>
             </w:r>
-            <w:r w:rsidR="00753BC3">
+            <w:r w:rsidR="00753BC3" w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC6953" w:rsidRPr="00EC6953" w:rsidRDefault="00EC6953" w:rsidP="000E71EC">
+          <w:p w:rsidR="00EC6953" w:rsidRPr="00432B75" w:rsidRDefault="00EC6953" w:rsidP="000E71EC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC6953">
+            <w:r w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>………</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>…………………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00495A0A" w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>…………………………………………………</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00495A0A">
+              <w:t>………………………………………………………………………………………………………………………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00753BC3" w:rsidRPr="00432B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>………………………………………………………………………………………………………………………………………………………………</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC6953" w:rsidRDefault="00EC6953" w:rsidP="000E71EC">
-[...10 lines deleted...]
-          <w:p w:rsidR="00700B6B" w:rsidRPr="00700B6B" w:rsidRDefault="00700B6B" w:rsidP="00700B6B">
+          <w:p w:rsidR="00EC6953" w:rsidRPr="00432B75" w:rsidRDefault="00EC6953" w:rsidP="000E71EC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00700B6B" w:rsidRPr="00432B75" w:rsidRDefault="00700B6B" w:rsidP="00700B6B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00700B6B">
-[...14 lines deleted...]
-              <w:t>моля да посочете само един от вариантите)</w:t>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>(моля да посочете само един от вариантите)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495A0A" w:rsidRPr="00D32D34" w:rsidTr="00391B03">
+      <w:tr w:rsidR="00495A0A" w:rsidRPr="00432B75" w:rsidTr="00391B03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5988" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidRDefault="00C80498" w:rsidP="00391B03">
-[...128 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Подпис:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>(име и длъжност)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80498" w:rsidRPr="00D32D34" w:rsidRDefault="00C80498" w:rsidP="00391B03">
-[...64 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Дата:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C80498" w:rsidRPr="00432B75" w:rsidRDefault="00C80498" w:rsidP="00391B03">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F454AB" w:rsidRDefault="00F454AB" w:rsidP="003F416C">
+    <w:p w:rsidR="00F454AB" w:rsidRPr="00432B75" w:rsidRDefault="00F454AB" w:rsidP="003F416C">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC704A" w:rsidRPr="00FC704A" w:rsidRDefault="00FC704A" w:rsidP="00FC704A">
+    <w:p w:rsidR="00FC704A" w:rsidRPr="00432B75" w:rsidRDefault="00FC704A" w:rsidP="00FC704A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00FC704A" w:rsidRPr="00FC704A" w:rsidSect="00516F43">
+    <w:sectPr w:rsidR="00FC704A" w:rsidRPr="00432B75" w:rsidSect="00516F43">
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="2041" w:left="1701" w:header="1134" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E47A91" w:rsidRDefault="00E47A91">
+    <w:p w:rsidR="00C0588C" w:rsidRDefault="00C0588C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E47A91" w:rsidRDefault="00E47A91">
+    <w:p w:rsidR="00C0588C" w:rsidRDefault="00C0588C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
@@ -5160,117 +3171,124 @@
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t>i</w:t>
     </w:r>
     <w:r w:rsidRPr="00627A1B">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t>.government.bg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E47A91" w:rsidRDefault="00E47A91">
+    <w:p w:rsidR="00C0588C" w:rsidRDefault="00C0588C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E47A91" w:rsidRDefault="00E47A91">
+    <w:p w:rsidR="00C0588C" w:rsidRDefault="00C0588C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="004C3144" w:rsidRDefault="00D043BB" w:rsidP="0082009A">
+  <w:p w:rsidR="004C3144" w:rsidRDefault="00B85A94" w:rsidP="0082009A">
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="000E1F14">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...2 lines deleted...]
-          <wp:docPr id="1" name="Picture 1"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="451A8208" wp14:editId="24FB489F">
+          <wp:extent cx="2994660" cy="2392680"/>
+          <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+          <wp:docPr id="1" name="Picture 1" descr="R:\Logo_MIII_2026\MIII_BW_BG.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="MII_BW_gerb_bg.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1" descr="R:\Logo_MIII_2026\MIII_BW_BG.png"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="4420217" cy="2152950"/>
+                    <a:ext cx="2994660" cy="2392680"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w:rsidR="00C80498" w:rsidRDefault="00C80498" w:rsidP="0082009A">
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00C80498" w:rsidRPr="0082009A" w:rsidRDefault="00C80498" w:rsidP="0082009A">
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
     </w:pPr>
@@ -5309,134 +3327,138 @@
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A3B17"/>
     <w:rsid w:val="00003F2A"/>
     <w:rsid w:val="000213AD"/>
     <w:rsid w:val="000519FF"/>
     <w:rsid w:val="000558A7"/>
     <w:rsid w:val="000D66B0"/>
     <w:rsid w:val="000E71EC"/>
     <w:rsid w:val="000F368B"/>
     <w:rsid w:val="00127850"/>
     <w:rsid w:val="00157D1E"/>
     <w:rsid w:val="001A7DDD"/>
     <w:rsid w:val="00266D04"/>
     <w:rsid w:val="00385DB8"/>
     <w:rsid w:val="003C5DFB"/>
     <w:rsid w:val="003F416C"/>
+    <w:rsid w:val="00432B75"/>
     <w:rsid w:val="00495A0A"/>
     <w:rsid w:val="004C3144"/>
     <w:rsid w:val="004F31A6"/>
     <w:rsid w:val="00516F43"/>
     <w:rsid w:val="005543F9"/>
     <w:rsid w:val="00586EC3"/>
     <w:rsid w:val="00597A67"/>
     <w:rsid w:val="005A3B17"/>
     <w:rsid w:val="005B2EA3"/>
     <w:rsid w:val="005B4489"/>
     <w:rsid w:val="005D7788"/>
     <w:rsid w:val="005E2564"/>
     <w:rsid w:val="00627A1B"/>
     <w:rsid w:val="0063147E"/>
     <w:rsid w:val="00686724"/>
     <w:rsid w:val="00687F05"/>
+    <w:rsid w:val="00694E3C"/>
     <w:rsid w:val="006C2401"/>
     <w:rsid w:val="00700B6B"/>
     <w:rsid w:val="00735898"/>
     <w:rsid w:val="00753BC3"/>
     <w:rsid w:val="0078550B"/>
     <w:rsid w:val="0082009A"/>
     <w:rsid w:val="00825917"/>
     <w:rsid w:val="008845CF"/>
     <w:rsid w:val="008A7087"/>
     <w:rsid w:val="008D666C"/>
     <w:rsid w:val="00946D85"/>
     <w:rsid w:val="00955404"/>
     <w:rsid w:val="00994BBE"/>
     <w:rsid w:val="009A39CE"/>
     <w:rsid w:val="009A49E5"/>
     <w:rsid w:val="00A17CE5"/>
     <w:rsid w:val="00A90101"/>
     <w:rsid w:val="00AB767C"/>
     <w:rsid w:val="00B61738"/>
     <w:rsid w:val="00B63E26"/>
+    <w:rsid w:val="00B85A94"/>
     <w:rsid w:val="00BC6D28"/>
+    <w:rsid w:val="00C0588C"/>
     <w:rsid w:val="00C410CD"/>
     <w:rsid w:val="00C445D0"/>
     <w:rsid w:val="00C473A4"/>
     <w:rsid w:val="00C6266A"/>
     <w:rsid w:val="00C762C2"/>
     <w:rsid w:val="00C80498"/>
     <w:rsid w:val="00CB06DE"/>
     <w:rsid w:val="00CE3AF8"/>
     <w:rsid w:val="00D043BB"/>
     <w:rsid w:val="00D61AE4"/>
     <w:rsid w:val="00D9332F"/>
     <w:rsid w:val="00DE4DAD"/>
     <w:rsid w:val="00E0514A"/>
     <w:rsid w:val="00E47A91"/>
     <w:rsid w:val="00E83686"/>
     <w:rsid w:val="00E97BE0"/>
     <w:rsid w:val="00EC6953"/>
     <w:rsid w:val="00EE59E6"/>
     <w:rsid w:val="00F454AB"/>
     <w:rsid w:val="00F97BD3"/>
     <w:rsid w:val="00FC704A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="61289BCE"/>
+  <w14:docId w14:val="63A383C0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{81BB4702-002B-466D-AD6E-435311ED6B63}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6169,59 +4191,50 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005933833A342B3F46B353A9108F4E0A38" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="170abfba47694721db702e372589fe03">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1b05d82d297216baf5b26c55225140df">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
@@ -6291,113 +4304,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FC5458D-04F4-4194-B3D3-6D642B530FA6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7735C6B9-A505-4A54-9833-1555C3C224C6}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F83948D1-15BD-44F6-8845-09AF29482240}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7735C6B9-A505-4A54-9833-1555C3C224C6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>396</Words>
-  <Characters>2258</Characters>
+  <Words>398</Words>
+  <Characters>2270</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2649</CharactersWithSpaces>
+  <CharactersWithSpaces>2663</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Administrator</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005933833A342B3F46B353A9108F4E0A38</vt:lpwstr>
   </property>