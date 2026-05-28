--- v0 (2025-12-08)
+++ v1 (2026-05-28)
@@ -41,56 +41,50 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="834"/>
         <w:gridCol w:w="6"/>
         <w:gridCol w:w="480"/>
         <w:gridCol w:w="2720"/>
         <w:gridCol w:w="640"/>
         <w:gridCol w:w="591"/>
         <w:gridCol w:w="369"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="930"/>
         <w:gridCol w:w="640"/>
         <w:gridCol w:w="200"/>
         <w:gridCol w:w="120"/>
         <w:gridCol w:w="273"/>
         <w:gridCol w:w="914"/>
         <w:gridCol w:w="133"/>
         <w:gridCol w:w="1560"/>
       </w:tblGrid>
       <w:tr w:rsidR="006A4643" w:rsidRPr="00522E78" w:rsidTr="0072000F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="714"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="006A4643" w:rsidRPr="007E5211" w:rsidRDefault="000B4EF2" w:rsidP="00E73208">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
@@ -245,58 +239,69 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2562" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w:rsidR="006A4643" w:rsidRPr="00396081" w:rsidRDefault="006A4643" w:rsidP="00BE4BC6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00396081">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00396081">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>Индентификационен номер</w:t>
+              <w:t>Индентификационен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00396081">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> номер</w:t>
             </w:r>
             <w:r w:rsidRPr="00396081">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00396081">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00396081">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
@@ -367,270 +372,228 @@
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1369695" cy="228600"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="C0C0C0"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00CA0329" w:rsidRPr="002650D2" w:rsidRDefault="00CA0329" w:rsidP="007E5211">
+                                <w:p w:rsidR="00955D59" w:rsidRPr="002650D2" w:rsidRDefault="00955D59" w:rsidP="007E5211">
                                   <w:pPr>
                                     <w:pStyle w:val="FootnoteText"/>
                                     <w:tabs>
                                       <w:tab w:val="left" w:pos="709"/>
                                       <w:tab w:val="left" w:pos="1418"/>
                                       <w:tab w:val="left" w:pos="2127"/>
                                       <w:tab w:val="left" w:pos="2836"/>
                                       <w:tab w:val="left" w:pos="3545"/>
                                       <w:tab w:val="left" w:pos="4254"/>
                                       <w:tab w:val="left" w:pos="4963"/>
                                       <w:tab w:val="left" w:pos="5672"/>
                                       <w:tab w:val="left" w:pos="6381"/>
                                       <w:tab w:val="left" w:pos="7090"/>
                                       <w:tab w:val="left" w:pos="7799"/>
                                       <w:tab w:val="left" w:pos="8508"/>
                                       <w:tab w:val="left" w:pos="9217"/>
                                       <w:tab w:val="left" w:pos="9926"/>
                                       <w:tab w:val="left" w:pos="10635"/>
                                     </w:tabs>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:b/>
                                       <w:lang w:val="en-US"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:b/>
                                       <w:lang w:val="bg-BG"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">Раздел </w:t>
-[...6 lines deleted...]
-                                    <w:t xml:space="preserve"> </w:t>
+                                    <w:t>Раздел  А/</w:t>
                                   </w:r>
                                   <w:r>
-                                    <w:rPr>
-[...12 lines deleted...]
-                                  <w:r w:rsidR="002650D2">
                                     <w:rPr>
                                       <w:b/>
                                       <w:lang w:val="en-US"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> Section A</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00CA0329" w:rsidRPr="008D062B" w:rsidRDefault="00CA0329" w:rsidP="00CA0329">
+                                <w:p w:rsidR="00955D59" w:rsidRPr="008D062B" w:rsidRDefault="00955D59" w:rsidP="00CA0329">
                                   <w:pPr>
                                     <w:pStyle w:val="FootnoteText"/>
                                     <w:tabs>
                                       <w:tab w:val="left" w:pos="709"/>
                                       <w:tab w:val="left" w:pos="1418"/>
                                       <w:tab w:val="left" w:pos="2127"/>
                                       <w:tab w:val="left" w:pos="2836"/>
                                       <w:tab w:val="left" w:pos="3545"/>
                                       <w:tab w:val="left" w:pos="4254"/>
                                       <w:tab w:val="left" w:pos="4963"/>
                                       <w:tab w:val="left" w:pos="5672"/>
                                       <w:tab w:val="left" w:pos="6381"/>
                                       <w:tab w:val="left" w:pos="7090"/>
                                       <w:tab w:val="left" w:pos="7799"/>
                                       <w:tab w:val="left" w:pos="8508"/>
                                       <w:tab w:val="left" w:pos="9217"/>
                                       <w:tab w:val="left" w:pos="9926"/>
                                       <w:tab w:val="left" w:pos="10635"/>
                                     </w:tabs>
                                     <w:jc w:val="right"/>
                                     <w:rPr>
                                       <w:b/>
                                       <w:lang w:val="bg-BG"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:b/>
                                       <w:lang w:val="bg-BG"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> А</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00CA0329" w:rsidRPr="009E64E5" w:rsidRDefault="00CA0329" w:rsidP="00CA0329"/>
+                                <w:p w:rsidR="00955D59" w:rsidRPr="009E64E5" w:rsidRDefault="00955D59" w:rsidP="00CA0329"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
                     <v:shape id="Text Box 48" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:17.5pt;margin-top:-46.1pt;width:107.85pt;height:18pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAN28haLQIAAFEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vthxkywx4hRdug4D&#10;ugvQ7gNkWY6FSaImKbGzry8lp1nQbS/DbEAQLeqQPIf0+nrQihyE8xJMRaeTnBJhODTS7Cr67fHu&#10;zZISH5hpmAIjKnoUnl5vXr9a97YUBXSgGuEIghhf9raiXQi2zDLPO6GZn4AVBg9bcJoFNN0uaxzr&#10;EV2rrMjzRdaDa6wDLrzHr7fjId0k/LYVPHxpWy8CURXF3EJaXVrruGabNSt3jtlO8lMa7B+y0Ewa&#10;DHqGumWBkb2Tv0FpyR14aMOEg86gbSUXqQasZpq/qOahY1akWpAcb880+f8Hyz8fvjoim4peUWKY&#10;RokexRDIOxjIbBnp6a0v0evBol8Y8DvKnEr19h74d08MbDtmduLGOeg7wRpMbxpvZhdXRxwfQer+&#10;EzQYh+0DJKChdTpyh2wQREeZjmdpYi48hrxarBarOSUcz4piuciTdhkrn29b58MHAZrETUUdSp/Q&#10;2eHeh5gNK59dYjAPSjZ3UqlkuF29VY4cGLbJNo9vKuCFmzKkr+hqXsxHAv4KkafnTxBaBux3JXVF&#10;l2cnVkba3psmdWNgUo17TFmZE4+RupHEMNTDSZcamiMy6mDsa5xD3HTgflLSY09X1P/YMycoUR8N&#10;qrKazmZxCJIxm78t0HCXJ/XlCTMcoSoaKBm32zAOzt46uesw0tgHBm5QyVYmkqPkY1anvLFvE/en&#10;GYuDcWknr19/gs0TAAAA//8DAFBLAwQUAAYACAAAACEAsO3VId4AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU+EMBCF7yb+h2ZMvO221rAqUjaGZKOezLJ4L3QElLaElgX/veNJj2/ey5vvZfvV&#10;DuyMU+i9U3CzFcDQNd70rlVQnQ6be2Ahamf04B0q+MYA+/zyItOp8Ys74rmMLaMSF1KtoItxTDkP&#10;TYdWh60f0ZH34SerI8mp5WbSC5XbgUshdtzq3tGHTo9YdNh8lbNV8Dp/Nr5+r8XzWNjibSmrl9Oh&#10;Uur6an16BBZxjX9h+MUndMiJqfazM4ENCm4TmhIVbB6kBEYBmYg7YDVdkp0Enmf8/4T8BwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA3byFotAgAAUQQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALDt1SHeAAAACgEAAA8AAAAAAAAAAAAAAAAAhwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;" fillcolor="silver">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="00CA0329" w:rsidRPr="002650D2" w:rsidRDefault="00CA0329" w:rsidP="007E5211">
+                          <w:p w:rsidR="00955D59" w:rsidRPr="002650D2" w:rsidRDefault="00955D59" w:rsidP="007E5211">
                             <w:pPr>
                               <w:pStyle w:val="FootnoteText"/>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="709"/>
                                 <w:tab w:val="left" w:pos="1418"/>
                                 <w:tab w:val="left" w:pos="2127"/>
                                 <w:tab w:val="left" w:pos="2836"/>
                                 <w:tab w:val="left" w:pos="3545"/>
                                 <w:tab w:val="left" w:pos="4254"/>
                                 <w:tab w:val="left" w:pos="4963"/>
                                 <w:tab w:val="left" w:pos="5672"/>
                                 <w:tab w:val="left" w:pos="6381"/>
                                 <w:tab w:val="left" w:pos="7090"/>
                                 <w:tab w:val="left" w:pos="7799"/>
                                 <w:tab w:val="left" w:pos="8508"/>
                                 <w:tab w:val="left" w:pos="9217"/>
                                 <w:tab w:val="left" w:pos="9926"/>
                                 <w:tab w:val="left" w:pos="10635"/>
                               </w:tabs>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Раздел </w:t>
-[...6 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t>Раздел  А/</w:t>
                             </w:r>
                             <w:r>
-                              <w:rPr>
-[...12 lines deleted...]
-                            <w:r w:rsidR="002650D2">
                               <w:rPr>
                                 <w:b/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Section A</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00CA0329" w:rsidRPr="008D062B" w:rsidRDefault="00CA0329" w:rsidP="00CA0329">
+                          <w:p w:rsidR="00955D59" w:rsidRPr="008D062B" w:rsidRDefault="00955D59" w:rsidP="00CA0329">
                             <w:pPr>
                               <w:pStyle w:val="FootnoteText"/>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="709"/>
                                 <w:tab w:val="left" w:pos="1418"/>
                                 <w:tab w:val="left" w:pos="2127"/>
                                 <w:tab w:val="left" w:pos="2836"/>
                                 <w:tab w:val="left" w:pos="3545"/>
                                 <w:tab w:val="left" w:pos="4254"/>
                                 <w:tab w:val="left" w:pos="4963"/>
                                 <w:tab w:val="left" w:pos="5672"/>
                                 <w:tab w:val="left" w:pos="6381"/>
                                 <w:tab w:val="left" w:pos="7090"/>
                                 <w:tab w:val="left" w:pos="7799"/>
                                 <w:tab w:val="left" w:pos="8508"/>
                                 <w:tab w:val="left" w:pos="9217"/>
                                 <w:tab w:val="left" w:pos="9926"/>
                                 <w:tab w:val="left" w:pos="10635"/>
                               </w:tabs>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> А</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00CA0329" w:rsidRPr="009E64E5" w:rsidRDefault="00CA0329" w:rsidP="00CA0329"/>
+                          <w:p w:rsidR="00955D59" w:rsidRPr="009E64E5" w:rsidRDefault="00955D59" w:rsidP="00CA0329"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="006A4643" w:rsidRPr="00396081">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
             <w:r w:rsidR="006A4643" w:rsidRPr="00396081">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Дата на издаване</w:t>
             </w:r>
@@ -698,56 +661,50 @@
           <w:p w:rsidR="006A4643" w:rsidRPr="00D613BA" w:rsidRDefault="006A4643" w:rsidP="00BE4BC6">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="006A4643" w:rsidRPr="002C4D9C" w:rsidRDefault="006A4643" w:rsidP="00BE4BC6">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4643" w:rsidRPr="00522E78" w:rsidTr="0072000F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="708"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="006A4643" w:rsidRPr="00622531" w:rsidRDefault="006A4643" w:rsidP="00DE59A7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
@@ -773,150 +730,145 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5169" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:p w:rsidR="006A4643" w:rsidRPr="00A83097" w:rsidRDefault="006A4643" w:rsidP="00BE4BC6">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00396081">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">4.Информация за контакт с </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00396081">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>издаващия  орган</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>издаващия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00396081">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орган</w:t>
+            </w:r>
             <w:r w:rsidRPr="00396081">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidR="00A83097" w:rsidRPr="00A83097">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/ Contact details of issuing authority</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0024664A" w:rsidRPr="00A10766" w:rsidRDefault="0024664A" w:rsidP="0024664A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A10766">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t>Tel No + 359 2 940 77 71</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>Tel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A10766">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00A10766">
+              <w:t xml:space="preserve"> No + 359 2 940 77 71</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024664A" w:rsidRPr="00A10766" w:rsidRDefault="0024664A" w:rsidP="0024664A">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t>Tel No + 359 2 940 76 81</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A10766">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Tel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A10766">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fax </w:t>
-[...15 lines deleted...]
-              <w:t>+ 359 2 988 07 27</w:t>
+              <w:t xml:space="preserve"> No + 359 2 940 76 81</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="006A4643" w:rsidRPr="002C4D9C" w:rsidRDefault="0024664A" w:rsidP="0024664A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10766">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>1052 София</w:t>
             </w:r>
             <w:r w:rsidRPr="00A10766">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -930,56 +882,50 @@
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>у</w:t>
             </w:r>
             <w:r w:rsidRPr="00A10766">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>л.</w:t>
             </w:r>
             <w:r w:rsidRPr="00A10766">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> Славянска № 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4643" w:rsidRPr="0024664A" w:rsidTr="0072000F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1097"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006A4643" w:rsidRPr="00522E78" w:rsidRDefault="006A4643" w:rsidP="00DE59A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4437" w:type="dxa"/>
@@ -1360,56 +1306,50 @@
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>estruction</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="006A4643" w:rsidRPr="00640772" w:rsidRDefault="006A4643" w:rsidP="00640772">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4643" w:rsidTr="0072000F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006A4643" w:rsidRPr="0024664A" w:rsidRDefault="006A4643" w:rsidP="00DE59A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4437" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
@@ -1653,56 +1593,50 @@
             </w:r>
             <w:r w:rsidR="006C026F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006C026F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4643" w:rsidTr="0072000F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006A4643" w:rsidRDefault="006A4643" w:rsidP="00DE59A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4437" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
@@ -1852,56 +1786,50 @@
             </w:r>
             <w:r w:rsidR="006C026F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006C026F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4643" w:rsidTr="003F704D">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="957"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006A4643" w:rsidRDefault="006A4643" w:rsidP="00DE59A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2118,56 +2046,50 @@
             </w:r>
             <w:r w:rsidR="006C026F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006C026F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00064FE3" w:rsidRPr="006C026F" w:rsidTr="003F704D">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="29"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00064FE3" w:rsidRPr="006C026F" w:rsidRDefault="00064FE3" w:rsidP="00CA0329">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -2789,56 +2711,50 @@
           <w:p w:rsidR="00064FE3" w:rsidRPr="006C026F" w:rsidRDefault="00064FE3" w:rsidP="00CA0329">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C026F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00064FE3" w:rsidRPr="006C026F" w:rsidTr="003F704D">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="328"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00064FE3" w:rsidRPr="006C026F" w:rsidRDefault="00064FE3" w:rsidP="00CA0329">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3492,56 +3408,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006C026F">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006C026F">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00064FE3" w:rsidRPr="006C026F" w:rsidTr="003F704D">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00064FE3" w:rsidRPr="006C026F" w:rsidRDefault="00064FE3" w:rsidP="00CA0329">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4195,56 +4105,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006C026F">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006C026F">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00064FE3" w:rsidRPr="006C026F" w:rsidTr="003F704D">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="348"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00064FE3" w:rsidRPr="006C026F" w:rsidRDefault="00064FE3" w:rsidP="00CA0329">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4898,56 +4802,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006C026F">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006C026F">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00064FE3" w:rsidRPr="006C026F" w:rsidTr="003F704D">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00064FE3" w:rsidRPr="006C026F" w:rsidRDefault="00064FE3" w:rsidP="00CA0329">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -5628,53 +5526,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006C026F">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00410CB8" w:rsidRPr="00B362D8" w:rsidTr="0072000F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
-            <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
-            <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="2"/>
           <w:wBefore w:w="840" w:type="dxa"/>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w:rsidR="00410CB8" w:rsidRPr="00B362D8" w:rsidRDefault="00410CB8" w:rsidP="00B362D8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -5949,53 +5845,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>in EUR</w:t>
             </w:r>
             <w:r w:rsidR="00506FAE" w:rsidRPr="002C1DC1">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00410CB8" w:rsidRPr="00B362D8" w:rsidTr="0072000F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
-            <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
-            <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="2"/>
           <w:wBefore w:w="840" w:type="dxa"/>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00410CB8" w:rsidRPr="00B362D8" w:rsidRDefault="00410CB8" w:rsidP="00B362D8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -6024,119 +5918,135 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00410CB8" w:rsidRPr="00B362D8" w:rsidRDefault="00410CB8" w:rsidP="00B362D8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC207D" w:rsidRPr="00522E78" w:rsidTr="0072000F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="2"/>
           <w:wBefore w:w="840" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="610"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4830" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00CC207D" w:rsidRPr="001F43C2" w:rsidRDefault="00CC207D" w:rsidP="0051473F">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F43C2">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">13. </w:t>
             </w:r>
+            <w:r w:rsidR="00955D59" w:rsidRPr="00955D59">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ на външнотърговският документ и дата </w:t>
+            </w:r>
             <w:r w:rsidRPr="001F43C2">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="bg-BG"/>
-[...1 lines deleted...]
-              <w:t>Договор дата</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="001F43C2">
               <w:rPr>
+                <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001F43C2">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00804496">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="00955D59" w:rsidRPr="00955D59">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Contract date</w:t>
+              <w:t xml:space="preserve"> of the foreign trade document and date</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00CC207D" w:rsidRPr="001F43C2" w:rsidRDefault="00CC207D" w:rsidP="00D73FEC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00CC207D" w:rsidRDefault="00CC207D" w:rsidP="00D73FEC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B319D1" w:rsidRPr="00B319D1" w:rsidRDefault="00B319D1" w:rsidP="00D73FEC">
@@ -6249,56 +6159,50 @@
             <w:r w:rsidRPr="001F43C2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>office</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00CC207D" w:rsidRPr="001F43C2" w:rsidRDefault="00CC207D" w:rsidP="00D73FEC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0035505F" w:rsidRPr="00522E78" w:rsidTr="0072000F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="2"/>
           <w:wBefore w:w="840" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="755"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9600" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00BD6EA2" w:rsidRDefault="0035505F" w:rsidP="00D73FEC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -6341,56 +6245,50 @@
           </w:p>
           <w:p w:rsidR="00F61118" w:rsidRDefault="00F61118" w:rsidP="00BD6EA2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="0035505F" w:rsidRPr="00F61118" w:rsidRDefault="0035505F" w:rsidP="00F61118">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0036032B" w:rsidTr="0072000F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="2"/>
           <w:wBefore w:w="840" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9600" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0036032B" w:rsidRPr="0072000F" w:rsidRDefault="0036032B" w:rsidP="00BE4BC6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -6457,263 +6355,1505 @@
             </w:r>
             <w:r w:rsidR="001E40FF" w:rsidRPr="0072000F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> the</w:t>
             </w:r>
             <w:r w:rsidRPr="0072000F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> issuing authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0036032B" w:rsidTr="0072000F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="2"/>
           <w:wBefore w:w="840" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="2062"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3840" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0036032B" w:rsidRPr="002C4D9C" w:rsidRDefault="0036032B" w:rsidP="00BE4BC6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A13285">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002C4D9C">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Настоящото разрешение е издадено съгласно </w:t>
-[...121 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>Настоящото</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C4D9C">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00A13285">
+              <w:t xml:space="preserve"> разрешение е </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C4D9C">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:jc w:val="both"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>издадено</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C4D9C">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A13285">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> съгласно </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007D44EC">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>4. Лицето, на което е издадено разрешението, е длъжно</w:t>
-            </w:r>
+              <w:t>чл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007D44EC">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C269FD">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>от</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Закона</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>за</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>експортния</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>контрол</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C269FD">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>продукти, свързани с отбраната</w:t>
+            </w:r>
+            <w:r w:rsidR="0021773E">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r w:rsidR="00C269FD">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>изделия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>технологии</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>двойна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>употреба</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>може</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>да</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>бъде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>използвано</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>единствено</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>от</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>лицето</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>което</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> е </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>издадено</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0036032B" w:rsidRPr="00BC4720" w:rsidRDefault="0036032B" w:rsidP="00BE4BC6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC4720">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Разрешението е валидно при условията и до изтичане на срока, посочен</w:t>
+            </w:r>
+            <w:r w:rsidR="005850FB">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>и в</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC4720">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> него, но за не повече от 30 дни, считано от датата на въвеждане</w:t>
+            </w:r>
+            <w:r w:rsidR="005850FB">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>то на територията на Република България.</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC4720">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0036032B" w:rsidRPr="002C4D9C" w:rsidRDefault="0036032B" w:rsidP="00BE4BC6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>При</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>промяна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>обстоятелствата</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>записани</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>настоящото</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>разрешение</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>лицето</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>което</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> е </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>издадено</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>разрешението</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, е </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>длъжно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>незабавно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>да</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>информира</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>издаващия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>орган</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0036032B" w:rsidRPr="00A13285" w:rsidRDefault="0036032B" w:rsidP="00BE4BC6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Лицето</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>което</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> е </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>издадено</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>разрешението</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, е </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>длъжно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A13285">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t xml:space="preserve"> незабавно да информира издаващия орган, в случай,</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>незабавно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>да</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>информира</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>издаващия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>орган</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>случай</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A13285">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t xml:space="preserve"> че му стане известно, че изделията се предназначени или могат да бъдат използвани за създаване, производство, обработване, разработване, управление, поддържане, съхранение и разпространение на оръжия за масово унищожение</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>че</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>му</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>стане</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>известно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>че</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>изделията</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>се</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>предназначени</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>или</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>могат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>да</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>бъдат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>използвани</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>за</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>създаване</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>производство</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>обработване</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>разработване</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>управление</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>поддържане</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>съхранение</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>разпространение</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>оръжия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>за</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>масово</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>унищожение</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="0036032B" w:rsidRPr="00DB577E" w:rsidRDefault="0036032B" w:rsidP="00F61E80">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="0036032B" w:rsidRPr="00DB577E" w:rsidRDefault="0036032B" w:rsidP="00F61E80">
             <w:pPr>
               <w:rPr>
                 <w:i/>
@@ -7141,56 +8281,50 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="871"/>
         <w:gridCol w:w="485"/>
         <w:gridCol w:w="2914"/>
         <w:gridCol w:w="376"/>
         <w:gridCol w:w="923"/>
         <w:gridCol w:w="955"/>
         <w:gridCol w:w="891"/>
         <w:gridCol w:w="95"/>
         <w:gridCol w:w="1282"/>
         <w:gridCol w:w="1548"/>
       </w:tblGrid>
       <w:tr w:rsidR="003A6BCB" w:rsidRPr="007A1121">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="003A6BCB" w:rsidRPr="006070F0" w:rsidRDefault="003A6BCB" w:rsidP="00604AA3">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
@@ -7791,56 +8925,50 @@
           <w:p w:rsidR="003A6BCB" w:rsidRPr="00980F1E" w:rsidRDefault="003A6BCB" w:rsidP="00604AA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00980F1E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A6BCB" w:rsidRPr="007A1121">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003A6BCB" w:rsidRPr="007A1121" w:rsidRDefault="003A6BCB" w:rsidP="00604AA3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8485,56 +9613,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A6BCB" w:rsidRPr="007A1121">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003A6BCB" w:rsidRPr="007A1121" w:rsidRDefault="003A6BCB" w:rsidP="00604AA3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -9170,56 +10292,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A6BCB" w:rsidRPr="007A1121">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003A6BCB" w:rsidRPr="007A1121" w:rsidRDefault="003A6BCB" w:rsidP="00604AA3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -9855,56 +10971,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A6BCB" w:rsidRPr="007A1121">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003A6BCB" w:rsidRPr="007A1121" w:rsidRDefault="003A6BCB" w:rsidP="00604AA3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -10540,56 +11650,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A6BCB" w:rsidRPr="007A1121">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003A6BCB" w:rsidRPr="007A1121" w:rsidRDefault="003A6BCB" w:rsidP="00604AA3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -11225,56 +12329,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A6BCB" w:rsidRPr="007A1121">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003A6BCB" w:rsidRPr="007A1121" w:rsidRDefault="003A6BCB" w:rsidP="00604AA3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -11910,56 +13008,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A6BCB" w:rsidRPr="007A1121">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003A6BCB" w:rsidRPr="007A1121" w:rsidRDefault="003A6BCB" w:rsidP="00604AA3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -12596,56 +13688,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A6BCB" w:rsidRPr="007A1121">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003A6BCB" w:rsidRDefault="003A6BCB" w:rsidP="00604AA3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -13294,56 +14380,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A6BCB" w:rsidRPr="007A1121">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003A6BCB" w:rsidRPr="007A1121" w:rsidRDefault="003A6BCB" w:rsidP="00604AA3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -13980,56 +15060,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A6BCB" w:rsidRPr="007A1121">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003A6BCB" w:rsidRPr="007A1121" w:rsidRDefault="003A6BCB" w:rsidP="00604AA3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -14666,56 +15740,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1450" w:rsidRPr="007A1121">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="008B1450" w:rsidRPr="007A1121" w:rsidRDefault="008B1450" w:rsidP="008B1450">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -15352,56 +16420,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1450" w:rsidRPr="007A1121">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="008B1450" w:rsidRPr="007A1121" w:rsidRDefault="008B1450" w:rsidP="008B1450">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -16038,56 +17100,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1450" w:rsidRPr="007A1121">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="008B1450" w:rsidRPr="007A1121" w:rsidRDefault="008B1450" w:rsidP="008B1450">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -16724,56 +17780,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1450" w:rsidRPr="007A1121">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="008B1450" w:rsidRPr="007A1121" w:rsidRDefault="008B1450" w:rsidP="008B1450">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -17410,56 +18460,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1450" w:rsidRPr="007A1121">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="008B1450" w:rsidRPr="007A1121" w:rsidRDefault="008B1450" w:rsidP="008B1450">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -18096,56 +19140,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1450" w:rsidRPr="007A1121">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="008B1450" w:rsidRPr="007A1121" w:rsidRDefault="008B1450" w:rsidP="008B1450">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -18782,56 +19820,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1450" w:rsidRPr="007A1121">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="008B1450" w:rsidRPr="007A1121" w:rsidRDefault="008B1450" w:rsidP="008B1450">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -19468,56 +20500,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B1450" w:rsidRPr="007A1121">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="008B1450" w:rsidRPr="007A1121" w:rsidRDefault="008B1450" w:rsidP="008B1450">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -20154,56 +21180,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A6BCB" w:rsidRPr="007A1121">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003A6BCB" w:rsidRPr="007A1121" w:rsidRDefault="003A6BCB" w:rsidP="00604AA3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
@@ -20840,56 +21860,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A6BCB" w:rsidRPr="007A1121">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003A6BCB" w:rsidRPr="007A1121" w:rsidRDefault="003A6BCB" w:rsidP="00604AA3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
@@ -21526,56 +22540,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0035505F" w:rsidRPr="007A1121">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0035505F" w:rsidRPr="007A1121" w:rsidRDefault="0035505F" w:rsidP="0035505F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
@@ -22212,56 +23220,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0035505F" w:rsidRPr="007A1121">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0035505F" w:rsidRPr="007A1121" w:rsidRDefault="0035505F" w:rsidP="0035505F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
@@ -22898,56 +23900,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1121">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D20AAC" w:rsidRPr="007A1121" w:rsidTr="00583B4A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D20AAC" w:rsidRPr="007A1121" w:rsidRDefault="00D20AAC" w:rsidP="00D20AAC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
@@ -23548,56 +24544,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009F7430">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009F7430">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D20AAC" w:rsidRPr="007A1121" w:rsidTr="00583B4A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D20AAC" w:rsidRPr="007A1121" w:rsidRDefault="00D20AAC" w:rsidP="00D20AAC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
@@ -24198,56 +25188,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009F7430">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009F7430">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D20AAC" w:rsidRPr="007A1121" w:rsidTr="00583B4A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D20AAC" w:rsidRPr="007A1121" w:rsidRDefault="00D20AAC" w:rsidP="00D20AAC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
@@ -24848,56 +25832,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009F7430">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009F7430">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D20AAC" w:rsidRPr="007A1121" w:rsidTr="00583B4A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D20AAC" w:rsidRPr="007A1121" w:rsidRDefault="00D20AAC" w:rsidP="00D20AAC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
@@ -25498,77 +26476,70 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009F7430">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009F7430">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0035505F" w:rsidRPr="009605B9">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0035505F" w:rsidRPr="009605B9" w:rsidRDefault="0035505F" w:rsidP="0035505F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rStyle w:val="CommentSubject"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0035505F" w:rsidRPr="009605B9" w:rsidRDefault="0035505F" w:rsidP="0035505F">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -25799,56 +26770,50 @@
           </w:p>
           <w:p w:rsidR="0035505F" w:rsidRPr="008D71D3" w:rsidRDefault="0035505F" w:rsidP="0035505F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D71D3">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Total value of items in EUR:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0035505F" w:rsidRPr="009605B9">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="871" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0035505F" w:rsidRPr="009605B9" w:rsidRDefault="0035505F" w:rsidP="0035505F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -26258,248 +27223,242 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1524000" cy="228600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="C0C0C0"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="002650D2" w:rsidRPr="002650D2" w:rsidRDefault="002650D2" w:rsidP="007E5211">
+                          <w:p w:rsidR="00955D59" w:rsidRPr="002650D2" w:rsidRDefault="00955D59" w:rsidP="007E5211">
                             <w:pPr>
                               <w:pStyle w:val="FootnoteText"/>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="709"/>
                                 <w:tab w:val="left" w:pos="1418"/>
                                 <w:tab w:val="left" w:pos="2127"/>
                                 <w:tab w:val="left" w:pos="2836"/>
                                 <w:tab w:val="left" w:pos="3545"/>
                                 <w:tab w:val="left" w:pos="4254"/>
                                 <w:tab w:val="left" w:pos="4963"/>
                                 <w:tab w:val="left" w:pos="5672"/>
                                 <w:tab w:val="left" w:pos="6381"/>
                                 <w:tab w:val="left" w:pos="7090"/>
                                 <w:tab w:val="left" w:pos="7799"/>
                                 <w:tab w:val="left" w:pos="8508"/>
                                 <w:tab w:val="left" w:pos="9217"/>
                                 <w:tab w:val="left" w:pos="9926"/>
                                 <w:tab w:val="left" w:pos="10635"/>
                               </w:tabs>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
                               <w:t>Раздел  А</w:t>
                             </w:r>
-                            <w:r w:rsidR="009C303B">
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
                               <w:t>/</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Section A1</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00B4694F" w:rsidRPr="00B4694F" w:rsidRDefault="00B4694F" w:rsidP="00B4694F">
+                          <w:p w:rsidR="00955D59" w:rsidRPr="00B4694F" w:rsidRDefault="00955D59" w:rsidP="00B4694F">
                             <w:pPr>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
                               <w:t>А1</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 52" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:369.75pt;margin-top:-44.7pt;width:120pt;height:18pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeyMUtLgIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+p0mjdnRR02l0DCGN&#10;gbTxAxzHSSwcn7HdJuXXc7a7EuANoUqWL3f+7u777rq9mQZFjsI6Cbqiy0VOidAcGqm7in59vn+z&#10;ocR5phumQIuKnoSjN7vXr7ajKUUBPahGWIIg2pWjqWjvvSmzzPFeDMwtwAiNzhbswDyatssay0ZE&#10;H1RW5PlVNoJtjAUunMOvd8lJdxG/bQX3n9vWCU9URbE2H08bzzqc2W7Lys4y00t+LoP9QxUDkxqT&#10;XqDumGfkYOVfUIPkFhy0fsFhyKBtJRexB+xmmf/RzVPPjIi9IDnOXGhy/w+WPx6/WCIb1I4SzQaU&#10;6FlMnryDiayLQM9oXIlRTwbj/ITfQ2ho1ZkH4N8c0bDvme7ErbUw9oI1WN4yvMxmTxOOCyD1+Aka&#10;zMMOHiLQ1NohACIbBNFRptNFmlALDynXxSrP0cXRVxSbK7yHFKx8eW2s8x8EDCRcKmpR+ojOjg/O&#10;p9CXkFg9KNncS6WiYbt6ryw5MhyTfR5+Z3Q3D1OajBW9XhfrRMDc5+YQWGkoNmX9DWKQHuddyaGi&#10;m0sQKwNt73WDD1jpmVTpjt0pfeYxUJdI9FM9RcUu8tTQnJBYC2m8cR3x0oP9QcmIo11R9/3ArKBE&#10;fdQozvVytQq7EI3V+m2Bhp176rmHaY5QFfWUpOvep/05GCu7HjOlcdBwi4K2MnIdlE9VncvH8Y1q&#10;nVct7MfcjlG//hB2PwEAAP//AwBQSwMEFAAGAAgAAAAhAOX/I+/fAAAACwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOg0AQhu8mvsNmTLy1i7a1BVkaQ9KoJyPF+wIjoOwsYZeCb9/pqR7nny//fBPv&#10;Z9OJEw6utaTgYRmAQCpt1VKtID8eFjsQzmuqdGcJFfyhg31yexPrqLITfeIp87XgEnKRVtB430dS&#10;urJBo93S9ki8+7aD0Z7HoZbVoCcuN518DIInaXRLfKHRPaYNlr/ZaBS8jz+lLb6K4LVPTfoxZfnb&#10;8ZArdX83vzyD8Dj7KwwXfVaHhJ0KO1LlRKdguwo3jCpY7MI1CCbC7SUpONms1iCTWP7/ITkDAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHsjFLS4CAABYBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5f8j798AAAALAQAADwAAAAAAAAAAAAAAAACI&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="silver">
+              <v:shape id="Text Box 52" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:369.75pt;margin-top:-44.7pt;width:120pt;height:18pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/HavDLgIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtgxki414hRdug4D&#10;ugvQ7gNkWY6FSaImKbGzrx8lu6m3vQ1DAEE0qcPDQzLbm0ErchLOSzAVXS5ySoTh0EhzqOi3p/s3&#10;G0p8YKZhCoyo6Fl4erN7/Wrb21IU0IFqhCMIYnzZ24p2IdgyyzzvhGZ+AVYYdLbgNAtoukPWONYj&#10;ulZZkedXWQ+usQ648B6/3o1Oukv4bSt4+NK2XgSiKorcQjpdOut4ZrstKw+O2U7yiQb7BxaaSYNJ&#10;L1B3LDBydPIvKC25Aw9tWHDQGbSt5CLVgNUs8z+qeeyYFakWFMfbi0z+/8Hyz6evjsgGe0eJYRpb&#10;9CSGQN7BQNZFlKe3vsSoR4txYcDvMTSW6u0D8O+eGNh3zBzErXPQd4I1SG8ZX2azpyOOjyB1/wka&#10;zMOOARLQ0DodAVENgujYpvOlNZELjynXxSrP0cXRVxSbK7zHFKx8fm2dDx8EaBIvFXXY+oTOTg8+&#10;jKHPIYk9KNncS6WS4Q71XjlyYjgm+zz+JnQ/D1OG9BW9XhfrUYC5z88hkGkkO2b9DULLgPOupK7o&#10;5hLEyijbe9PgA1YGJtV4x+qUmXSM0o0ihqEepo5hfNS4huaMwjoYxxvXES8duJ+U9DjaFfU/jswJ&#10;StRHg825Xq5WcReSsVq/LdBwc0899zDDEaqigZLxug/j/hytk4cOM43jYOAWG9rKpPULq4k+jm/q&#10;1rRqcT/mdop6+UPY/QIAAP//AwBQSwMEFAAGAAgAAAAhAOX/I+/fAAAACwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOg0AQhu8mvsNmTLy1i7a1BVkaQ9KoJyPF+wIjoOwsYZeCb9/pqR7nny//fBPv&#10;Z9OJEw6utaTgYRmAQCpt1VKtID8eFjsQzmuqdGcJFfyhg31yexPrqLITfeIp87XgEnKRVtB430dS&#10;urJBo93S9ki8+7aD0Z7HoZbVoCcuN518DIInaXRLfKHRPaYNlr/ZaBS8jz+lLb6K4LVPTfoxZfnb&#10;8ZArdX83vzyD8Dj7KwwXfVaHhJ0KO1LlRKdguwo3jCpY7MI1CCbC7SUpONms1iCTWP7/ITkDAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvx2rwy4CAABYBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5f8j798AAAALAQAADwAAAAAAAAAAAAAAAACI&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="silver">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="002650D2" w:rsidRPr="002650D2" w:rsidRDefault="002650D2" w:rsidP="007E5211">
+                    <w:p w:rsidR="00955D59" w:rsidRPr="002650D2" w:rsidRDefault="00955D59" w:rsidP="007E5211">
                       <w:pPr>
                         <w:pStyle w:val="FootnoteText"/>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="709"/>
                           <w:tab w:val="left" w:pos="1418"/>
                           <w:tab w:val="left" w:pos="2127"/>
                           <w:tab w:val="left" w:pos="2836"/>
                           <w:tab w:val="left" w:pos="3545"/>
                           <w:tab w:val="left" w:pos="4254"/>
                           <w:tab w:val="left" w:pos="4963"/>
                           <w:tab w:val="left" w:pos="5672"/>
                           <w:tab w:val="left" w:pos="6381"/>
                           <w:tab w:val="left" w:pos="7090"/>
                           <w:tab w:val="left" w:pos="7799"/>
                           <w:tab w:val="left" w:pos="8508"/>
                           <w:tab w:val="left" w:pos="9217"/>
                           <w:tab w:val="left" w:pos="9926"/>
                           <w:tab w:val="left" w:pos="10635"/>
                         </w:tabs>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
                         <w:t>Раздел  А</w:t>
                       </w:r>
-                      <w:r w:rsidR="009C303B">
+                      <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>1</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
                         <w:t>/</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Section A1</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00B4694F" w:rsidRPr="00B4694F" w:rsidRDefault="00B4694F" w:rsidP="00B4694F">
+                    <w:p w:rsidR="00955D59" w:rsidRPr="00B4694F" w:rsidRDefault="00955D59" w:rsidP="00B4694F">
                       <w:pPr>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
                         <w:t>А1</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9510" w:type="dxa"/>
         <w:tblInd w:w="280" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
       </w:tblGrid>
       <w:tr w:rsidR="008D71D3" w:rsidRPr="001977F7">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9510" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="008D71D3" w:rsidRPr="007642BC" w:rsidRDefault="008D71D3" w:rsidP="00F1563E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007642BC">
               <w:rPr>
@@ -26563,219 +27522,1452 @@
             </w:r>
             <w:r w:rsidR="003331E7" w:rsidRPr="007642BC">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the</w:t>
             </w:r>
             <w:r w:rsidRPr="007642BC">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> issuing authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D71D3" w:rsidRPr="00DB577E">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2062"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="008D71D3" w:rsidRPr="002C4D9C" w:rsidRDefault="008D71D3" w:rsidP="00F1563E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A13285">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002C4D9C">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Настоящото разрешение е издадено съгласно </w:t>
-[...81 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>Настоящото</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C4D9C">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00A13285">
+              <w:t xml:space="preserve"> разрешение е </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C4D9C">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:jc w:val="both"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>издадено</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C4D9C">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
-                <w:lang w:val="bg-BG"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A13285">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> съгласно </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>4. Лицето, на което е издадено разрешението, е длъжно</w:t>
-            </w:r>
+              <w:t>чл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>от</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Закона</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>за</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>експортния</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>контрол</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>продукти, свързани с отбраната,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>изделия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>технологии</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>двойна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>употреба</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>може</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>да</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>бъде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>използвано</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>единствено</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>от</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>лицето</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>което</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> е </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>издадено</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008D71D3" w:rsidRPr="00BC4720" w:rsidRDefault="008D71D3" w:rsidP="00F1563E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Разрешението е валидно при условията и до изтичане на срока, посочени в него, но за не повече от 30 дни, считано от датата на въвеждането на територията на Република България. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008D71D3" w:rsidRPr="002C4D9C" w:rsidRDefault="008D71D3" w:rsidP="00F1563E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>При</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>промяна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>обстоятелствата</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>записани</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>настоящото</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>разрешение</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>лицето</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>което</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> е </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>издадено</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>разрешението</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, е </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>длъжно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>незабавно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>да</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>информира</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>издаващия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>орган</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008D71D3" w:rsidRPr="005708FD" w:rsidRDefault="008D71D3" w:rsidP="00F1563E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Лицето</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>което</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> е </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>издадено</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>разрешението</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, е </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>длъжно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A13285">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t xml:space="preserve"> незабавно да информира издаващия орган, в случай,</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>незабавно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>да</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>информира</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>издаващия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>орган</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>случай</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A13285">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t xml:space="preserve"> че му стане известно, че изделията се предназначени или могат да бъдат използвани за създаване, производство, обработване, разработване, управление, поддържане, съхранение и разпространение на оръжия за масово </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>че</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>му</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>стане</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>известно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>че</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>изделията</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>се</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>предназначени</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>или</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>могат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>да</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>бъдат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>използвани</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>за</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>създаване</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>производство</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>обработване</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>разработване</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>управление</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>поддържане</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>съхранение</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>разпространение</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>оръжия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>за</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>масово</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A13285">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A13285">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>унищожение</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="005708FD">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -27249,56 +29441,50 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="915"/>
         <w:gridCol w:w="1065"/>
         <w:gridCol w:w="1073"/>
         <w:gridCol w:w="1057"/>
         <w:gridCol w:w="945"/>
         <w:gridCol w:w="1182"/>
         <w:gridCol w:w="2069"/>
         <w:gridCol w:w="2176"/>
       </w:tblGrid>
       <w:tr w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidTr="00F02E4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="00BC0D2D" w:rsidRDefault="005B02B0" w:rsidP="008804EC">
             <w:pPr>
               <w:ind w:left="-103" w:right="-70" w:firstLine="103"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
@@ -27818,56 +30004,50 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC4F54">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>office</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DC4F54">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008804EC" w:rsidRPr="0034011A" w:rsidTr="00F02E4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="479"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
@@ -28236,56 +30416,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="005B02B0" w:rsidRPr="003940FB" w:rsidRDefault="005B02B0" w:rsidP="005B02B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008804EC" w:rsidRPr="0034011A" w:rsidTr="00F02E4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
@@ -28505,56 +30679,50 @@
               <w:t>Stamp</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>, date</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005B02B0" w:rsidRPr="003940FB" w:rsidRDefault="005B02B0" w:rsidP="005B02B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008804EC" w:rsidRPr="0034011A" w:rsidTr="00F02E4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="760"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -28652,56 +30820,50 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008804EC" w:rsidRPr="0034011A" w:rsidTr="00F02E4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="706"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -28799,56 +30961,50 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008804EC" w:rsidRPr="0034011A" w:rsidTr="00F02E4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="703"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -28946,56 +31102,50 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008804EC" w:rsidRPr="0034011A" w:rsidTr="00F02E4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -29093,56 +31243,50 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008804EC" w:rsidRPr="0034011A" w:rsidTr="00F02E4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="713"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -29240,56 +31384,50 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008804EC" w:rsidRPr="0034011A" w:rsidTr="00F02E4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="691"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -29387,56 +31525,50 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008804EC" w:rsidRPr="0034011A" w:rsidTr="00F02E4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -29534,56 +31666,50 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008804EC" w:rsidRPr="0034011A" w:rsidTr="00F02E4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="717"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -29681,56 +31807,50 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008804EC" w:rsidRPr="0034011A" w:rsidTr="00F02E4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -29828,56 +31948,50 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008804EC" w:rsidRPr="0034011A" w:rsidTr="00F02E4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="715"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -29975,56 +32089,50 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008804EC" w:rsidRPr="0034011A" w:rsidTr="00F02E4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="706"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -30122,56 +32230,50 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008804EC" w:rsidRPr="0034011A" w:rsidTr="00F02E4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="713"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -30269,56 +32371,50 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008804EC" w:rsidRPr="0034011A" w:rsidTr="00F02E4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -30416,56 +32512,50 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008804EC" w:rsidRPr="0034011A" w:rsidTr="00F02E4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -30563,56 +32653,50 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008804EC" w:rsidRPr="0034011A" w:rsidTr="00F02E4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="702"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -30710,56 +32794,50 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008804EC" w:rsidRPr="0034011A" w:rsidTr="00F02E4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -30857,56 +32935,50 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="005B02B0" w:rsidRPr="0034011A" w:rsidRDefault="005B02B0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008804EC" w:rsidRPr="0034011A" w:rsidTr="00F02E4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="715"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00FF12A0" w:rsidRPr="0034011A" w:rsidRDefault="00FF12A0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -31011,548 +33083,543 @@
             <w:tcW w:w="1039" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00FF12A0" w:rsidRPr="0034011A" w:rsidRDefault="00FF12A0" w:rsidP="00DB73DE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00E34B59" w:rsidRPr="009974FE" w:rsidRDefault="0028122A" w:rsidP="0035505F">
       <w:pPr>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="009974FE">
         <w:rPr>
           <w:i/>
           <w:vanish/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Бележка: Отпечатва се на гърба на разрешението и всяко приложение с изделия</w:t>
       </w:r>
       <w:r w:rsidRPr="009974FE">
         <w:rPr>
           <w:i/>
           <w:vanish/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00302A21" w:rsidRPr="0035505F" w:rsidRDefault="0035505F" w:rsidP="0035505F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00302A21" w:rsidRPr="0035505F" w:rsidSect="008B1450">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="539" w:right="1134" w:bottom="540" w:left="1247" w:header="360" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00583B4A" w:rsidRDefault="00583B4A">
+    <w:p w:rsidR="00F5766F" w:rsidRDefault="00F5766F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00583B4A" w:rsidRDefault="00583B4A">
+    <w:p w:rsidR="00F5766F" w:rsidRDefault="00F5766F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
+    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00583B4A" w:rsidRDefault="00583B4A">
+    <w:p w:rsidR="00F5766F" w:rsidRDefault="00F5766F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00583B4A" w:rsidRDefault="00583B4A">
+    <w:p w:rsidR="00F5766F" w:rsidRDefault="00F5766F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="007257A2" w:rsidRPr="00F61118" w:rsidRDefault="007257A2" w:rsidP="007257A2">
+    <w:p w:rsidR="00955D59" w:rsidRPr="00F61118" w:rsidRDefault="00955D59" w:rsidP="007257A2">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="140"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Код на </w:t>
       </w:r>
-      <w:r w:rsidR="00FB772F">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">държава“ е </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00FB772F">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>двубуквения</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FB772F">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> ISO код </w:t>
       </w:r>
-      <w:r w:rsidR="005744E9" w:rsidRPr="00F61118">
+      <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>/ ”</w:t>
       </w:r>
-      <w:r w:rsidR="005744E9" w:rsidRPr="00F61118">
+      <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Country c</w:t>
       </w:r>
-      <w:r w:rsidR="00FB772F">
+      <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>ode” is the two-letter ISO code</w:t>
       </w:r>
-      <w:r w:rsidR="005744E9" w:rsidRPr="00F61118">
+      <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00064FE3" w:rsidRPr="00F61118" w:rsidRDefault="00064FE3" w:rsidP="00947C1F">
+    <w:p w:rsidR="00955D59" w:rsidRPr="00F61118" w:rsidRDefault="00955D59" w:rsidP="00947C1F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>При повече изделия попълнете раздел А1</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
-      <w:r w:rsidR="00A10766" w:rsidRPr="00F61118">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> more items complete  section</w:t>
+        <w:t>In case of  more items complete  section</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="00064FE3" w:rsidRPr="00F61118" w:rsidRDefault="00064FE3" w:rsidP="00947C1F">
+    <w:p w:rsidR="00955D59" w:rsidRPr="00F61118" w:rsidRDefault="00955D59" w:rsidP="00947C1F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>В зависимост</w:t>
-[...39 lines deleted...]
-        <w:t>сериен №, CAS № или друг идентификационен номер</w:t>
+        <w:t>В зависимост от изделието описанието трябва да съдържа: модел, сериен №, CAS № или друг идентификационен номер</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
-          <w:rStyle w:val="FootnoteText"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Depending on </w:t>
+        <w:t>Depending</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F61118">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:i/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>the items</w:t>
-[...43 lines deleted...]
-        <w:t>include:</w:t>
+        <w:t>the items the  description has to include:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> model, serial №, CAS № or other identification number</w:t>
+        <w:t xml:space="preserve"> model, serial №, CAS № </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F61118">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:i/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F61118">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:i/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F61118">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:i/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F61118">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:i/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F61118">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:i/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>identification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F61118">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:i/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F61118">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:i/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="007E1ACE" w:rsidRPr="00F61118" w:rsidRDefault="007E1ACE" w:rsidP="007E1ACE">
+    <w:p w:rsidR="00955D59" w:rsidRPr="00F61118" w:rsidRDefault="00955D59" w:rsidP="007E1ACE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F61118">
@@ -31569,370 +33636,350 @@
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Harmonised</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> System or Combined Nomenclature Code</w:t>
       </w:r>
-      <w:r w:rsidR="00A10766" w:rsidRPr="00F61118">
+      <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="00064FE3" w:rsidRPr="00F61118" w:rsidRDefault="00064FE3" w:rsidP="00947C1F">
+    <w:p w:rsidR="00955D59" w:rsidRPr="00F61118" w:rsidRDefault="00955D59" w:rsidP="00947C1F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>Списък на</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> изделията и технологиите с двойна употреба</w:t>
+        <w:t>Списък на изделията и технологиите с двойна употреба</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>/  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>List of dual-use items and technologies.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="00410CB8" w:rsidRPr="00F61118" w:rsidRDefault="00410CB8">
+    <w:p w:rsidR="00955D59" w:rsidRPr="00F61118" w:rsidRDefault="00955D59">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Попълва се на последната страница на раздел А или А1</w:t>
       </w:r>
-      <w:r w:rsidR="00B918B7" w:rsidRPr="00F61118">
+      <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00B918B7" w:rsidRPr="00F61118">
+      <w:r w:rsidRPr="00F61118">
         <w:rPr>
-          <w:rStyle w:val="FootnoteText"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A10766" w:rsidRPr="00F61118">
+      <w:r w:rsidRPr="00F61118">
         <w:rPr>
-          <w:rStyle w:val="FootnoteText"/>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>To be f</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B918B7" w:rsidRPr="00F61118">
+      <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>illed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00B918B7" w:rsidRPr="00F61118">
+      <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in on the last page of Section A or A1</w:t>
       </w:r>
-      <w:r w:rsidR="00B918B7" w:rsidRPr="00F61118">
+      <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w:rsidR="00410CB8" w:rsidRPr="00B3519A" w:rsidRDefault="00410CB8" w:rsidP="00B3519A">
+    <w:p w:rsidR="00955D59" w:rsidRPr="00B3519A" w:rsidRDefault="00955D59" w:rsidP="00B3519A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>По</w:t>
+        <w:t>По курса на БНБ към датата на заявлението</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61118">
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="00B918B7" w:rsidRPr="00F61118">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00B918B7" w:rsidRPr="00F61118">
+      <w:r w:rsidRPr="00F61118">
         <w:rPr>
-          <w:rStyle w:val="CharCharCharCharCharCharChar"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB772F">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulgarian National Bank </w:t>
       </w:r>
-      <w:r w:rsidR="00B918B7" w:rsidRPr="00F61118">
+      <w:r w:rsidRPr="00F61118">
         <w:rPr>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>exchange rate at the date of application.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w:rsidR="003A6BCB" w:rsidRPr="0024664A" w:rsidRDefault="003A6BCB" w:rsidP="003A6BCB">
+    <w:p w:rsidR="00955D59" w:rsidRPr="0024664A" w:rsidRDefault="00955D59" w:rsidP="003A6BCB">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000677EA">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000677EA">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000677EA">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">В зависимост от изделието описанието </w:t>
       </w:r>
-      <w:r w:rsidR="003C4E0B">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">трябва </w:t>
       </w:r>
       <w:r w:rsidRPr="000677EA">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>да съдържа: модел,</w:t>
       </w:r>
-      <w:r w:rsidR="00374DF7">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000677EA">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>сериен №, CAS № или друг идентификационен номер</w:t>
       </w:r>
       <w:r w:rsidRPr="0024664A">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="000677EA">
         <w:rPr>
-          <w:rStyle w:val="FootnoteText"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B31723">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Depending</w:t>
       </w:r>
       <w:r w:rsidRPr="0024664A">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="bg-BG"/>
@@ -31983,84 +34030,84 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B31723">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>items</w:t>
       </w:r>
       <w:r w:rsidRPr="0024664A">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003C4E0B">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B31723">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>description</w:t>
       </w:r>
       <w:r w:rsidRPr="0024664A">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003C4E0B">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">has to </w:t>
       </w:r>
       <w:r w:rsidRPr="00B31723">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>include</w:t>
       </w:r>
       <w:r w:rsidRPr="0024664A">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:i/>
@@ -32204,51 +34251,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B31723">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>number</w:t>
       </w:r>
       <w:r w:rsidRPr="0024664A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w:rsidR="003A6BCB" w:rsidRPr="0024664A" w:rsidRDefault="003A6BCB" w:rsidP="003A6BCB">
+    <w:p w:rsidR="00955D59" w:rsidRPr="0024664A" w:rsidRDefault="00955D59" w:rsidP="003A6BCB">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000677EA">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000677EA">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000677EA">
         <w:rPr>
@@ -32373,385 +34420,478 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000677EA">
         <w:rPr>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>technologies</w:t>
       </w:r>
       <w:r w:rsidRPr="0024664A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w:rsidR="0035505F" w:rsidRPr="000677EA" w:rsidRDefault="0035505F" w:rsidP="003A6BCB">
+    <w:p w:rsidR="00955D59" w:rsidRPr="000677EA" w:rsidRDefault="00955D59" w:rsidP="003A6BCB">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000677EA">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000677EA">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000677EA">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Попълва се на последната страница на раздел А или А1</w:t>
       </w:r>
       <w:r w:rsidRPr="000677EA">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="000677EA">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004A7A2A" w:rsidRPr="004A7A2A">
+      <w:r w:rsidRPr="004A7A2A">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>To be f</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004A7A2A">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>illed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000677EA">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in on the last page of Section A or A1</w:t>
       </w:r>
       <w:r w:rsidRPr="000677EA">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w:rsidR="0035505F" w:rsidRPr="00B26701" w:rsidRDefault="0035505F" w:rsidP="003A6BCB">
+    <w:p w:rsidR="00955D59" w:rsidRPr="00B26701" w:rsidRDefault="00955D59" w:rsidP="003A6BCB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000677EA">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000677EA">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000677EA">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>По курса на БНБ към датата на подаване на заявлението</w:t>
       </w:r>
       <w:r w:rsidRPr="000677EA">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000677EA">
         <w:rPr>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>Bulgarian National Bank  exchange rate at the date of application.</w:t>
+        <w:t>Bulgarian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000677EA">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000677EA">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>National</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000677EA">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bank  exchange </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000677EA">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>rate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000677EA">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000677EA">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000677EA">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000677EA">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>date</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000677EA">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000677EA">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>application</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000677EA">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="003A6BCB" w:rsidRPr="003A6BCB" w:rsidRDefault="003A6BCB" w:rsidP="0035505F">
+  <w:p w:rsidR="00955D59" w:rsidRPr="003A6BCB" w:rsidRDefault="00955D59" w:rsidP="0035505F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-709"/>
       <w:rPr>
         <w:u w:val="single"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00644C95">
       <w:rPr>
         <w:u w:val="single"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>Образец</w:t>
     </w:r>
     <w:r w:rsidRPr="00644C95">
       <w:rPr>
         <w:u w:val="single"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00644C95">
       <w:rPr>
         <w:u w:val="single"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">№ </w:t>
     </w:r>
-    <w:r w:rsidR="00FF2C30">
+    <w:r>
       <w:rPr>
         <w:u w:val="single"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>4</w:t>
-[...6 lines deleted...]
-      <w:t>6</w:t>
+      <w:t>46</w:t>
     </w:r>
     <w:r w:rsidRPr="00644C95">
       <w:rPr>
         <w:u w:val="single"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> съгласно чл. 40, ал. 2, т. 2 от ППЗЕКПСОИТДУ</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="008B1450" w:rsidRDefault="00997F21" w:rsidP="00997F21">
+  <w:p w:rsidR="00955D59" w:rsidRDefault="00955D59" w:rsidP="00997F21">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="6758"/>
       </w:tabs>
       <w:ind w:left="113" w:right="-204"/>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C420A9" w:rsidRPr="00D70D82" w:rsidRDefault="003A6BCB" w:rsidP="00C420A9">
+  <w:p w:rsidR="00955D59" w:rsidRPr="00D70D82" w:rsidRDefault="00955D59" w:rsidP="00C420A9">
     <w:pPr>
       <w:ind w:left="113" w:right="-204"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D70D82">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>ТРАНЗИТ НА ИЗДЕЛИЯ С ДВОЙНА УПОТРЕБА</w:t>
     </w:r>
-    <w:r w:rsidR="00C420A9">
+    <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00C420A9" w:rsidRPr="00D70D82">
+    <w:r w:rsidRPr="00D70D82">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>TRANSIT</w:t>
     </w:r>
-    <w:r w:rsidR="00C420A9" w:rsidRPr="00D70D82">
+    <w:r w:rsidRPr="00D70D82">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00C420A9" w:rsidRPr="00D70D82">
+    <w:r w:rsidRPr="00D70D82">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>OF</w:t>
     </w:r>
-    <w:r w:rsidR="00C420A9" w:rsidRPr="00D70D82">
+    <w:r w:rsidRPr="00D70D82">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00C420A9" w:rsidRPr="00D70D82">
+    <w:r w:rsidRPr="00D70D82">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>DUAL</w:t>
     </w:r>
-    <w:r w:rsidR="00C420A9" w:rsidRPr="00D70D82">
+    <w:r w:rsidRPr="00D70D82">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00C420A9" w:rsidRPr="00D70D82">
+    <w:r w:rsidRPr="00D70D82">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>USE</w:t>
     </w:r>
-    <w:r w:rsidR="00C420A9" w:rsidRPr="00D70D82">
+    <w:r w:rsidRPr="00D70D82">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00C420A9" w:rsidRPr="00D70D82">
+    <w:r w:rsidRPr="00D70D82">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>ITEMS</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00364C59" w:rsidRPr="00D70D82" w:rsidRDefault="00364C59" w:rsidP="003A6BCB">
+  <w:p w:rsidR="00955D59" w:rsidRPr="00D70D82" w:rsidRDefault="00955D59" w:rsidP="003A6BCB">
     <w:pPr>
       <w:ind w:left="113" w:right="-204"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="single"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -33376,62 +35516,62 @@
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="160"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B0EFE"/>
     <w:rsid w:val="00005756"/>
     <w:rsid w:val="00005C0F"/>
     <w:rsid w:val="00022A33"/>
     <w:rsid w:val="00042861"/>
     <w:rsid w:val="00064B73"/>
     <w:rsid w:val="00064FE3"/>
     <w:rsid w:val="000677EA"/>
@@ -33513,50 +35653,51 @@
     <w:rsid w:val="003E4698"/>
     <w:rsid w:val="003E73A0"/>
     <w:rsid w:val="003E7936"/>
     <w:rsid w:val="003F4446"/>
     <w:rsid w:val="003F704D"/>
     <w:rsid w:val="00402034"/>
     <w:rsid w:val="00410CB8"/>
     <w:rsid w:val="00425685"/>
     <w:rsid w:val="0043270F"/>
     <w:rsid w:val="0043293C"/>
     <w:rsid w:val="00465760"/>
     <w:rsid w:val="00484763"/>
     <w:rsid w:val="004A43F8"/>
     <w:rsid w:val="004A5D70"/>
     <w:rsid w:val="004A7A2A"/>
     <w:rsid w:val="004E130E"/>
     <w:rsid w:val="004E6B40"/>
     <w:rsid w:val="004F01B8"/>
     <w:rsid w:val="004F1F61"/>
     <w:rsid w:val="004F532B"/>
     <w:rsid w:val="00506FAE"/>
     <w:rsid w:val="0051473F"/>
     <w:rsid w:val="00523D9C"/>
     <w:rsid w:val="00532838"/>
     <w:rsid w:val="005328EE"/>
+    <w:rsid w:val="00536648"/>
     <w:rsid w:val="00543B69"/>
     <w:rsid w:val="00546187"/>
     <w:rsid w:val="00563363"/>
     <w:rsid w:val="005708FD"/>
     <w:rsid w:val="005744E9"/>
     <w:rsid w:val="005757CD"/>
     <w:rsid w:val="00583B4A"/>
     <w:rsid w:val="005850FB"/>
     <w:rsid w:val="005851AB"/>
     <w:rsid w:val="005920F8"/>
     <w:rsid w:val="00595F08"/>
     <w:rsid w:val="005A6CEA"/>
     <w:rsid w:val="005B02B0"/>
     <w:rsid w:val="005B04C7"/>
     <w:rsid w:val="005B34A9"/>
     <w:rsid w:val="005B4FF0"/>
     <w:rsid w:val="005C008F"/>
     <w:rsid w:val="005C0239"/>
     <w:rsid w:val="005C0CF0"/>
     <w:rsid w:val="005D1231"/>
     <w:rsid w:val="00604AA3"/>
     <w:rsid w:val="00604C39"/>
     <w:rsid w:val="006070F0"/>
     <w:rsid w:val="00611C6B"/>
     <w:rsid w:val="00613F02"/>
@@ -33564,96 +35705,99 @@
     <w:rsid w:val="0061668B"/>
     <w:rsid w:val="00616BCA"/>
     <w:rsid w:val="00617532"/>
     <w:rsid w:val="00625938"/>
     <w:rsid w:val="00630629"/>
     <w:rsid w:val="006368CD"/>
     <w:rsid w:val="00640772"/>
     <w:rsid w:val="00644C95"/>
     <w:rsid w:val="00654688"/>
     <w:rsid w:val="00654DCE"/>
     <w:rsid w:val="006574DF"/>
     <w:rsid w:val="006602CB"/>
     <w:rsid w:val="006603E0"/>
     <w:rsid w:val="00663ADC"/>
     <w:rsid w:val="00680826"/>
     <w:rsid w:val="00687E23"/>
     <w:rsid w:val="00692346"/>
     <w:rsid w:val="006A4643"/>
     <w:rsid w:val="006C026F"/>
     <w:rsid w:val="006C277A"/>
     <w:rsid w:val="006C36F3"/>
     <w:rsid w:val="006E0E99"/>
     <w:rsid w:val="006F1C8D"/>
     <w:rsid w:val="006F4A9F"/>
     <w:rsid w:val="00702596"/>
+    <w:rsid w:val="0070425E"/>
     <w:rsid w:val="00707FBE"/>
     <w:rsid w:val="0072000F"/>
     <w:rsid w:val="007257A2"/>
     <w:rsid w:val="00733F75"/>
     <w:rsid w:val="0074022A"/>
     <w:rsid w:val="00744310"/>
     <w:rsid w:val="00745639"/>
     <w:rsid w:val="00760B04"/>
     <w:rsid w:val="00761C52"/>
     <w:rsid w:val="007642BC"/>
     <w:rsid w:val="007663F1"/>
     <w:rsid w:val="007664F1"/>
     <w:rsid w:val="00775E74"/>
     <w:rsid w:val="00776EF3"/>
     <w:rsid w:val="0079133E"/>
     <w:rsid w:val="007913F8"/>
     <w:rsid w:val="007925A4"/>
     <w:rsid w:val="007947DA"/>
     <w:rsid w:val="007A025C"/>
     <w:rsid w:val="007A1121"/>
     <w:rsid w:val="007A6AA7"/>
     <w:rsid w:val="007C0F0E"/>
     <w:rsid w:val="007D1D7D"/>
     <w:rsid w:val="007D44EC"/>
     <w:rsid w:val="007E1ACE"/>
     <w:rsid w:val="007E3FAE"/>
     <w:rsid w:val="007E5211"/>
     <w:rsid w:val="007F4036"/>
+    <w:rsid w:val="00804496"/>
     <w:rsid w:val="008224DC"/>
     <w:rsid w:val="008279FE"/>
     <w:rsid w:val="00831FEB"/>
     <w:rsid w:val="00853BA0"/>
     <w:rsid w:val="008804EC"/>
     <w:rsid w:val="00885A1C"/>
     <w:rsid w:val="0089178A"/>
     <w:rsid w:val="00897D95"/>
     <w:rsid w:val="008B1450"/>
     <w:rsid w:val="008B436D"/>
     <w:rsid w:val="008C00A2"/>
     <w:rsid w:val="008D71D3"/>
     <w:rsid w:val="00902C3B"/>
     <w:rsid w:val="0091318B"/>
     <w:rsid w:val="00915140"/>
     <w:rsid w:val="009155DB"/>
     <w:rsid w:val="00947C1F"/>
     <w:rsid w:val="00955498"/>
+    <w:rsid w:val="00955D59"/>
     <w:rsid w:val="00960049"/>
     <w:rsid w:val="009605B9"/>
     <w:rsid w:val="00964DA9"/>
     <w:rsid w:val="00980F1E"/>
     <w:rsid w:val="00986C3E"/>
     <w:rsid w:val="00995CFF"/>
     <w:rsid w:val="00997131"/>
     <w:rsid w:val="009974FE"/>
     <w:rsid w:val="00997767"/>
     <w:rsid w:val="00997F21"/>
     <w:rsid w:val="009A1F05"/>
     <w:rsid w:val="009A3B35"/>
     <w:rsid w:val="009B0558"/>
     <w:rsid w:val="009C0F52"/>
     <w:rsid w:val="009C303B"/>
     <w:rsid w:val="009D23FD"/>
     <w:rsid w:val="009E2300"/>
     <w:rsid w:val="00A02AA0"/>
     <w:rsid w:val="00A10766"/>
     <w:rsid w:val="00A352D6"/>
     <w:rsid w:val="00A43A08"/>
     <w:rsid w:val="00A465BD"/>
     <w:rsid w:val="00A514FC"/>
     <w:rsid w:val="00A657CC"/>
     <w:rsid w:val="00A66FF6"/>
@@ -33731,123 +35875,169 @@
     <w:rsid w:val="00DD53D9"/>
     <w:rsid w:val="00DD6CDD"/>
     <w:rsid w:val="00DE59A7"/>
     <w:rsid w:val="00E14BEA"/>
     <w:rsid w:val="00E253FE"/>
     <w:rsid w:val="00E34B59"/>
     <w:rsid w:val="00E709FA"/>
     <w:rsid w:val="00E718C8"/>
     <w:rsid w:val="00E73208"/>
     <w:rsid w:val="00E75A79"/>
     <w:rsid w:val="00E778CA"/>
     <w:rsid w:val="00E82A45"/>
     <w:rsid w:val="00E93C2B"/>
     <w:rsid w:val="00EB497C"/>
     <w:rsid w:val="00EC2AA8"/>
     <w:rsid w:val="00EE0D8E"/>
     <w:rsid w:val="00EE5575"/>
     <w:rsid w:val="00F000EE"/>
     <w:rsid w:val="00F02E4F"/>
     <w:rsid w:val="00F113E3"/>
     <w:rsid w:val="00F1563E"/>
     <w:rsid w:val="00F2473A"/>
     <w:rsid w:val="00F269F7"/>
     <w:rsid w:val="00F46B8D"/>
     <w:rsid w:val="00F47121"/>
+    <w:rsid w:val="00F5766F"/>
     <w:rsid w:val="00F61118"/>
     <w:rsid w:val="00F61E80"/>
     <w:rsid w:val="00F67950"/>
     <w:rsid w:val="00F839AE"/>
     <w:rsid w:val="00FA1CBF"/>
     <w:rsid w:val="00FA2A31"/>
     <w:rsid w:val="00FB772F"/>
     <w:rsid w:val="00FC511C"/>
     <w:rsid w:val="00FC515B"/>
     <w:rsid w:val="00FD0992"/>
     <w:rsid w:val="00FE0146"/>
     <w:rsid w:val="00FE1048"/>
     <w:rsid w:val="00FE6F96"/>
     <w:rsid w:val="00FF12A0"/>
     <w:rsid w:val="00FF2C30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="61D21ED6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BE891EC4-BA68-486D-A587-DBDD35BC5FF7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -34087,75 +36277,78 @@
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000F2217"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
-    <w:aliases w:val=" Char Char Char Char Char Char Char Char Char"/>
-    <w:link w:val="CharCharCharCharCharCharChar"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharChar">
-    <w:name w:val=" Char Char Char Char Char Char Char"/>
+    <w:name w:val="Char Char Char Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="DefaultParagraphFont"/>
     <w:rsid w:val="003B0EFE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="003B0EFE"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
@@ -34321,97 +36514,96 @@
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rsid w:val="00D17181"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="longtext">
     <w:name w:val="long_text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00B918B7"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003A6BCB"/>
     <w:rPr>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharChar">
-    <w:name w:val=" Char Char Char"/>
+    <w:name w:val="Char Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00A83097"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharChar0">
     <w:name w:val="Char Char Char Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00A10766"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="1813447507">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -34641,69 +36833,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>825</Words>
-  <Characters>7094</Characters>
+  <Words>1186</Words>
+  <Characters>6761</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
+  <Lines>56</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MEE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7904</CharactersWithSpaces>
+  <CharactersWithSpaces>7932</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>1</dc:title>
   <dc:subject/>
   <dc:creator>ME</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>