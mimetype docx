--- v0 (2025-11-29)
+++ v1 (2026-05-25)
@@ -33,78 +33,70 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="805"/>
         <w:gridCol w:w="350"/>
         <w:gridCol w:w="3034"/>
         <w:gridCol w:w="1043"/>
         <w:gridCol w:w="2232"/>
         <w:gridCol w:w="456"/>
         <w:gridCol w:w="160"/>
         <w:gridCol w:w="1778"/>
         <w:gridCol w:w="882"/>
       </w:tblGrid>
       <w:tr w:rsidR="004424E3" w:rsidRPr="001C1FD5" w:rsidTr="00740B97">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="669"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="004424E3" w:rsidRPr="001C1FD5" w:rsidRDefault="00287B1F" w:rsidP="00287B1F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="009239DC" w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
@@ -336,56 +328,50 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="001108E6" w:rsidRPr="001C1FD5" w:rsidRDefault="001108E6" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="001108E6" w:rsidRPr="001C1FD5" w:rsidRDefault="001108E6" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00287B1F" w:rsidRPr="001C1FD5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="861"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00287B1F" w:rsidRPr="001C1FD5" w:rsidRDefault="00F504D1" w:rsidP="00287B1F">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1FD5">
@@ -499,92 +485,50 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Tel No + 359 2 940 77 71</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D50BD3" w:rsidRPr="001C1FD5" w:rsidRDefault="00D50BD3" w:rsidP="00D50BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Tel No + 359 2 940 76 81</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D50BD3" w:rsidRPr="001C1FD5" w:rsidRDefault="00D50BD3" w:rsidP="00D50BD3">
-[...40 lines deleted...]
-          </w:p>
           <w:p w:rsidR="00287B1F" w:rsidRPr="001C1FD5" w:rsidRDefault="00D50BD3" w:rsidP="00D50BD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>1052 София</w:t>
             </w:r>
             <w:r w:rsidR="006E6B99" w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
@@ -602,56 +546,50 @@
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>л</w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> Славянска № 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00287B1F" w:rsidRPr="001C1FD5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="00287B1F" w:rsidRPr="001C1FD5" w:rsidRDefault="00287B1F" w:rsidP="00287B1F">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
@@ -907,56 +845,50 @@
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> за масово унищожение</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B64C43" w:rsidRPr="001C1FD5" w:rsidRDefault="00B64C43" w:rsidP="00CE3542">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00287B1F" w:rsidRPr="001C1FD5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00287B1F" w:rsidRPr="001C1FD5" w:rsidRDefault="00287B1F" w:rsidP="008A0097">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="00287B1F" w:rsidRPr="001C1FD5" w:rsidRDefault="00287B1F" w:rsidP="008A0097">
@@ -1459,56 +1391,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00287B1F" w:rsidRPr="001C1FD5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00287B1F" w:rsidRPr="001C1FD5" w:rsidRDefault="00287B1F" w:rsidP="008A0097">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="00287B1F" w:rsidRPr="001C1FD5" w:rsidRDefault="001C6035" w:rsidP="008A0097">
@@ -1962,56 +1888,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E0F3D" w:rsidRPr="001C1FD5" w:rsidTr="00DF450F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="007E0F3D" w:rsidRPr="001C1FD5" w:rsidRDefault="007E0F3D" w:rsidP="008A0097">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
@@ -2349,56 +2269,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E0F3D" w:rsidRPr="001C1FD5" w:rsidTr="00DF450F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="007E0F3D" w:rsidRPr="001C1FD5" w:rsidRDefault="007E0F3D" w:rsidP="008A0097">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
@@ -2694,56 +2608,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00456D1C" w:rsidRPr="001C1FD5" w:rsidTr="00473EC3">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="484"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00456D1C" w:rsidRPr="001C1FD5" w:rsidRDefault="00456D1C" w:rsidP="008A0097">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00DC52A9" w:rsidRPr="001C1FD5" w:rsidRDefault="00DC52A9" w:rsidP="008A0097">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -3300,56 +3208,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE7C6A" w:rsidRPr="001C1FD5" w:rsidTr="00473EC3">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00AE7C6A" w:rsidRPr="001C1FD5" w:rsidRDefault="00AE7C6A" w:rsidP="008A0097">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="350" w:type="dxa"/>
@@ -3683,56 +3585,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E724F7" w:rsidRPr="001C1FD5" w:rsidTr="00473EC3">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00E724F7" w:rsidRPr="001C1FD5" w:rsidRDefault="00E724F7" w:rsidP="008A0097">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="350" w:type="dxa"/>
             <w:tcBorders>
@@ -4107,56 +4003,50 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009014C4" w:rsidRPr="001C1FD5" w:rsidTr="00473EC3">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="636"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00EC2A62" w:rsidRPr="001C1FD5" w:rsidRDefault="00EC2A62" w:rsidP="008A0097">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
@@ -4328,65 +4218,57 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2688" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00EC2A62" w:rsidRPr="001C1FD5" w:rsidRDefault="00EC2A62" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">20. </w:t>
             </w:r>
-            <w:r w:rsidRPr="001C1FD5">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00C93C8F" w:rsidRPr="00C93C8F">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>№ на външнотърговският документ и дата</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EC2A62" w:rsidRPr="001C1FD5" w:rsidRDefault="00C53205" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tekst1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="55"/>
                   </w:textInput>
@@ -4497,59 +4379,59 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00EC2A62" w:rsidRPr="001C1FD5" w:rsidRDefault="00EC2A62" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Митнически режим </w:t>
-[...7 lines deleted...]
-              <w:t>износ</w:t>
+              <w:t xml:space="preserve">21. Митнически </w:t>
+            </w:r>
+            <w:r w:rsidR="001756E6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>процедура</w:t>
             </w:r>
             <w:r w:rsidR="000722F5" w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C53205" w:rsidRPr="001C1FD5" w:rsidRDefault="00C53205" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
@@ -4632,56 +4514,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00456D1C" w:rsidRPr="001C1FD5" w:rsidTr="00DF450F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="805"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00456D1C" w:rsidRPr="001C1FD5" w:rsidRDefault="00456D1C" w:rsidP="008A0097">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4711,56 +4587,50 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Допълнителна информация</w:t>
             </w:r>
             <w:r w:rsidR="006E2A42" w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> от издаващия орган</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00456D1C" w:rsidRPr="001C1FD5" w:rsidRDefault="00456D1C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C53205" w:rsidRPr="001C1FD5" w:rsidTr="00DF450F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C53205" w:rsidRPr="001C1FD5" w:rsidRDefault="00C53205" w:rsidP="008A0097">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4839,56 +4709,50 @@
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> и</w:t>
             </w:r>
             <w:r w:rsidR="00F20C60" w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> на</w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> изделия и технологии с двойна употреба и може да бъде използвано единствено от лицето,  на което е издадено.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00865AD4" w:rsidRPr="001C1FD5" w:rsidTr="00E9271A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="53"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00865AD4" w:rsidRPr="001C1FD5" w:rsidRDefault="00865AD4" w:rsidP="00A75BC9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4982,56 +4846,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00865AD4" w:rsidRPr="001C1FD5" w:rsidRDefault="00865AD4" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>За попълване от  издаващия орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A71D66" w:rsidRPr="001C1FD5" w:rsidTr="00E9271A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="53"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A71D66" w:rsidRPr="001C1FD5" w:rsidRDefault="00A71D66" w:rsidP="00A75BC9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5071,56 +4929,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3276" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A71D66" w:rsidRPr="001C1FD5" w:rsidRDefault="00A71D66" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00473EC3" w:rsidRPr="001C1FD5" w:rsidTr="00E9271A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2024"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00473EC3" w:rsidRPr="001C1FD5" w:rsidRDefault="00473EC3" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5539,56 +5391,50 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10751" w:type="dxa"/>
         <w:tblInd w:w="-781" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2614"/>
         <w:gridCol w:w="2303"/>
         <w:gridCol w:w="2303"/>
         <w:gridCol w:w="3531"/>
       </w:tblGrid>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="001C1FD5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10751" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00193651" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="0071100B" w:rsidRPr="001C1FD5">
               <w:rPr>
@@ -5636,56 +5482,50 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>то на осъществения износ</w:t>
             </w:r>
             <w:r w:rsidR="00797F9C" w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> в този случай </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003D57C9" w:rsidRPr="001C1FD5" w:rsidRDefault="003D57C9" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="001C1FD5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="499"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4917" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>23.</w:t>
             </w:r>
@@ -5798,56 +5638,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Държава-членка на </w:t>
             </w:r>
             <w:r w:rsidR="00161D6E" w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>осъществяване на износа</w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">, име, подпис, печат </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="001C1FD5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">24. </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
@@ -5924,56 +5758,50 @@
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3531" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="001C1FD5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
@@ -5997,56 +5825,50 @@
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="001C1FD5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
@@ -6070,56 +5892,50 @@
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="001C1FD5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
@@ -6143,56 +5959,50 @@
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="001C1FD5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
@@ -6216,56 +6026,50 @@
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="001C1FD5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
@@ -6289,56 +6093,50 @@
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="001C1FD5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
@@ -6362,56 +6160,50 @@
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="001C1FD5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
@@ -6435,56 +6227,50 @@
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="001C1FD5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
@@ -6508,56 +6294,50 @@
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="001C1FD5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
@@ -6581,56 +6361,50 @@
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="001C1FD5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
@@ -6654,56 +6428,50 @@
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="001C1FD5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
@@ -6727,56 +6495,50 @@
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="001C1FD5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
@@ -6809,103 +6571,308 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="001C1FD5" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00E85890" w:rsidRPr="001C1FD5" w:rsidRDefault="00E85890">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="003B3A9B" w:rsidRDefault="003B3A9B" w:rsidP="003B3A9B">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Бележка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Отпечатва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>се</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>гърба</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>разрешението</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>всяко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>приложение</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>изделия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="0087406C" w:rsidRPr="001C1FD5" w:rsidRDefault="001511CA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="001C1FD5">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblInd w:w="-781" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="727"/>
         <w:gridCol w:w="384"/>
         <w:gridCol w:w="3989"/>
         <w:gridCol w:w="287"/>
         <w:gridCol w:w="73"/>
         <w:gridCol w:w="2100"/>
         <w:gridCol w:w="660"/>
         <w:gridCol w:w="2412"/>
       </w:tblGrid>
       <w:tr w:rsidR="00446217" w:rsidRPr="001C1FD5" w:rsidTr="007B7A3C">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446217" w:rsidRPr="00ED40F5" w:rsidRDefault="00671ADE" w:rsidP="00671ADE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED40F5">
               <w:rPr>
                 <w:b/>
@@ -7138,56 +7105,50 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00446217" w:rsidRPr="001C1FD5" w:rsidRDefault="00740B97" w:rsidP="00A241B7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>3. Дата на валидност</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E84477" w:rsidRPr="001C1FD5" w:rsidTr="007B7A3C">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="00E84477" w:rsidRPr="001C1FD5" w:rsidRDefault="00E84477" w:rsidP="008A0097">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -7214,56 +7175,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5532" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00E84477" w:rsidRPr="001C1FD5" w:rsidRDefault="00E84477" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B67568" w:rsidRPr="001C1FD5" w:rsidTr="00060DEC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="472"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="00B67568" w:rsidRPr="001C1FD5" w:rsidRDefault="0004670D" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7705,56 +7660,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B67568" w:rsidRPr="001C1FD5" w:rsidTr="00B67568">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="377"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="00B67568" w:rsidRPr="001C1FD5" w:rsidRDefault="00B67568" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8064,56 +8013,50 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B67568" w:rsidRPr="001C1FD5" w:rsidRDefault="00B67568" w:rsidP="00BC5DB0">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007453B7" w:rsidRPr="001C1FD5" w:rsidTr="00E27F4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="007453B7" w:rsidRPr="001C1FD5" w:rsidRDefault="007453B7" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
@@ -8437,56 +8380,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC5DB0" w:rsidRPr="001C1FD5" w:rsidTr="00060DEC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="00BC5DB0" w:rsidRPr="001C1FD5" w:rsidRDefault="00BC5DB0" w:rsidP="00BC5DB0">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
@@ -8903,56 +8840,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC5DB0" w:rsidRPr="001C1FD5" w:rsidTr="007B7A3C">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="00BC5DB0" w:rsidRPr="001C1FD5" w:rsidRDefault="00BC5DB0" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
@@ -9273,56 +9204,50 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007453B7" w:rsidRPr="001C1FD5" w:rsidTr="00E27F4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="007453B7" w:rsidRPr="001C1FD5" w:rsidRDefault="007453B7" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
@@ -9660,56 +9585,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0097483D" w:rsidRPr="001C1FD5" w:rsidTr="00E9271A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0097483D" w:rsidRPr="001C1FD5" w:rsidRDefault="0097483D" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -10129,56 +10048,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0097483D" w:rsidRPr="001C1FD5" w:rsidTr="007B7A3C">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0097483D" w:rsidRPr="001C1FD5" w:rsidRDefault="0097483D" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:vMerge/>
@@ -10492,56 +10405,50 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007453B7" w:rsidRPr="001C1FD5" w:rsidTr="00E27F4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="007453B7" w:rsidRPr="001C1FD5" w:rsidRDefault="007453B7" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
@@ -10879,56 +10786,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0097483D" w:rsidRPr="001C1FD5" w:rsidTr="00E9271A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="383"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0097483D" w:rsidRPr="001C1FD5" w:rsidRDefault="0097483D" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -11348,56 +11249,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0097483D" w:rsidRPr="001C1FD5" w:rsidTr="00060DEC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="383"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0097483D" w:rsidRPr="001C1FD5" w:rsidRDefault="0097483D" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:vMerge/>
@@ -11717,56 +11612,50 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007453B7" w:rsidRPr="001C1FD5" w:rsidTr="00E27F4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="007453B7" w:rsidRPr="001C1FD5" w:rsidRDefault="007453B7" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
@@ -12096,56 +11985,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0097483D" w:rsidRPr="001C1FD5" w:rsidTr="00E9271A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="470"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0097483D" w:rsidRPr="001C1FD5" w:rsidRDefault="0097483D" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -12557,56 +12440,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0097483D" w:rsidRPr="001C1FD5" w:rsidTr="00060DEC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="470"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0097483D" w:rsidRPr="001C1FD5" w:rsidRDefault="0097483D" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:vMerge/>
@@ -12918,56 +12795,50 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007453B7" w:rsidRPr="001C1FD5" w:rsidTr="00E27F4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="007453B7" w:rsidRPr="001C1FD5" w:rsidRDefault="007453B7" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
@@ -13297,56 +13168,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0097483D" w:rsidRPr="001C1FD5" w:rsidTr="00E9271A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0097483D" w:rsidRPr="001C1FD5" w:rsidRDefault="0097483D" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -13758,56 +13623,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0097483D" w:rsidRPr="001C1FD5" w:rsidTr="00060DEC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0097483D" w:rsidRPr="001C1FD5" w:rsidRDefault="0097483D" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:vMerge/>
@@ -14111,56 +13970,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007453B7" w:rsidRPr="001C1FD5" w:rsidTr="00E27F4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="007453B7" w:rsidRPr="001C1FD5" w:rsidRDefault="007453B7" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
@@ -14490,56 +14343,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0097483D" w:rsidRPr="001C1FD5" w:rsidTr="00E9271A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="0097483D" w:rsidRPr="001C1FD5" w:rsidRDefault="0097483D" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
@@ -14960,56 +14807,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0097483D" w:rsidRPr="001C1FD5" w:rsidTr="00060DEC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="0097483D" w:rsidRPr="001C1FD5" w:rsidRDefault="0097483D" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
@@ -15322,56 +15163,50 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007453B7" w:rsidRPr="001C1FD5" w:rsidTr="00E27F4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="007453B7" w:rsidRPr="001C1FD5" w:rsidRDefault="007453B7" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
@@ -15708,56 +15543,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0097483D" w:rsidRPr="001C1FD5" w:rsidTr="00E9271A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="438"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0097483D" w:rsidRPr="001C1FD5" w:rsidRDefault="0097483D" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -16176,56 +16005,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0097483D" w:rsidRPr="001C1FD5" w:rsidTr="00060DEC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="438"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0097483D" w:rsidRPr="001C1FD5" w:rsidRDefault="0097483D" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -16536,56 +16359,50 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007453B7" w:rsidRPr="001C1FD5" w:rsidTr="00E27F4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="007453B7" w:rsidRPr="001C1FD5" w:rsidRDefault="007453B7" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
@@ -16914,56 +16731,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1FD5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001A09F7" w:rsidRPr="001C1FD5" w:rsidTr="001A09F7">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2878"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001A09F7" w:rsidRPr="001C1FD5" w:rsidRDefault="001A09F7" w:rsidP="009E5D6E">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23574,140 +23385,141 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00C25612" w:rsidRPr="00DA664F" w:rsidRDefault="00C25612" w:rsidP="00503560">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C25612" w:rsidRPr="00DA664F" w:rsidSect="006E5DA3">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="540" w:right="568" w:bottom="360" w:left="1417" w:header="284" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FA784E" w:rsidRDefault="00FA784E">
+    <w:p w:rsidR="005C1BC5" w:rsidRDefault="005C1BC5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FA784E" w:rsidRDefault="00FA784E">
+    <w:p w:rsidR="005C1BC5" w:rsidRDefault="005C1BC5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
+    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRoman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FA784E" w:rsidRDefault="00FA784E">
+    <w:p w:rsidR="005C1BC5" w:rsidRDefault="005C1BC5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FA784E" w:rsidRDefault="00FA784E">
+    <w:p w:rsidR="005C1BC5" w:rsidRDefault="005C1BC5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="00E57DCC" w:rsidRPr="006E2A42" w:rsidRDefault="00E57DCC" w:rsidP="004B5CA7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="140"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B5CA7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -23878,58 +23690,51 @@
   <w:footnote w:id="3">
     <w:p w:rsidR="00AE7C6A" w:rsidRPr="006E2A42" w:rsidRDefault="00AE7C6A" w:rsidP="00AE7C6A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="140"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE1BEB">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00FE1BEB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>Списък на изделията и технологиите с двойна употреба</w:t>
+        <w:t xml:space="preserve"> Списък на изделията и технологиите с двойна употреба</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B5CA7">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w:rsidR="00E57DCC" w:rsidRPr="000722F5" w:rsidRDefault="00E57DCC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
@@ -25670,61 +25475,61 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00011BF9"/>
     <w:rsid w:val="00001AF2"/>
     <w:rsid w:val="000020F4"/>
     <w:rsid w:val="00002C1E"/>
     <w:rsid w:val="00004748"/>
     <w:rsid w:val="0000516F"/>
     <w:rsid w:val="00011BF9"/>
     <w:rsid w:val="00014A11"/>
@@ -25755,51 +25560,53 @@
     <w:rsid w:val="000A5FC7"/>
     <w:rsid w:val="000C6657"/>
     <w:rsid w:val="000D05B9"/>
     <w:rsid w:val="000D7CEF"/>
     <w:rsid w:val="000F08FE"/>
     <w:rsid w:val="00103AD4"/>
     <w:rsid w:val="00105649"/>
     <w:rsid w:val="001066EA"/>
     <w:rsid w:val="001108E6"/>
     <w:rsid w:val="00112EEF"/>
     <w:rsid w:val="001149C5"/>
     <w:rsid w:val="00116D12"/>
     <w:rsid w:val="00120336"/>
     <w:rsid w:val="00127704"/>
     <w:rsid w:val="00130182"/>
     <w:rsid w:val="001324AB"/>
     <w:rsid w:val="00135AA5"/>
     <w:rsid w:val="00136035"/>
     <w:rsid w:val="001466F6"/>
     <w:rsid w:val="00146C12"/>
     <w:rsid w:val="001511CA"/>
     <w:rsid w:val="00161D6E"/>
     <w:rsid w:val="001624EA"/>
     <w:rsid w:val="00163068"/>
     <w:rsid w:val="001711C7"/>
+    <w:rsid w:val="00173AA4"/>
     <w:rsid w:val="00173D20"/>
+    <w:rsid w:val="001756E6"/>
     <w:rsid w:val="0018404C"/>
     <w:rsid w:val="00185F50"/>
     <w:rsid w:val="00193651"/>
     <w:rsid w:val="00196C14"/>
     <w:rsid w:val="0019718E"/>
     <w:rsid w:val="001A09F7"/>
     <w:rsid w:val="001A5366"/>
     <w:rsid w:val="001A575F"/>
     <w:rsid w:val="001B4ECD"/>
     <w:rsid w:val="001C1FD5"/>
     <w:rsid w:val="001C52A2"/>
     <w:rsid w:val="001C6035"/>
     <w:rsid w:val="001D24D5"/>
     <w:rsid w:val="001D56BA"/>
     <w:rsid w:val="001D7282"/>
     <w:rsid w:val="001E6936"/>
     <w:rsid w:val="001E6D0D"/>
     <w:rsid w:val="001F32E4"/>
     <w:rsid w:val="001F6255"/>
     <w:rsid w:val="001F7B4A"/>
     <w:rsid w:val="002041F3"/>
     <w:rsid w:val="0021543A"/>
     <w:rsid w:val="002167A5"/>
     <w:rsid w:val="0022018F"/>
     <w:rsid w:val="00222446"/>
@@ -25823,50 +25630,51 @@
     <w:rsid w:val="002A53D3"/>
     <w:rsid w:val="002B1037"/>
     <w:rsid w:val="002B1D41"/>
     <w:rsid w:val="002B4028"/>
     <w:rsid w:val="002B55F3"/>
     <w:rsid w:val="002B6C73"/>
     <w:rsid w:val="002B71EA"/>
     <w:rsid w:val="002C2737"/>
     <w:rsid w:val="002C3049"/>
     <w:rsid w:val="002C4B81"/>
     <w:rsid w:val="002D66E4"/>
     <w:rsid w:val="002E3A95"/>
     <w:rsid w:val="002E62A5"/>
     <w:rsid w:val="002F138E"/>
     <w:rsid w:val="003024ED"/>
     <w:rsid w:val="00303C9C"/>
     <w:rsid w:val="00304A89"/>
     <w:rsid w:val="0033066D"/>
     <w:rsid w:val="0033464F"/>
     <w:rsid w:val="00342AAB"/>
     <w:rsid w:val="00355082"/>
     <w:rsid w:val="00365ACA"/>
     <w:rsid w:val="00375CE7"/>
     <w:rsid w:val="00377A00"/>
     <w:rsid w:val="003A78D7"/>
+    <w:rsid w:val="003B3A9B"/>
     <w:rsid w:val="003C21FC"/>
     <w:rsid w:val="003C267A"/>
     <w:rsid w:val="003C4B80"/>
     <w:rsid w:val="003C4C0E"/>
     <w:rsid w:val="003D1997"/>
     <w:rsid w:val="003D3BAA"/>
     <w:rsid w:val="003D4D24"/>
     <w:rsid w:val="003D57C9"/>
     <w:rsid w:val="003D57DC"/>
     <w:rsid w:val="003D71CF"/>
     <w:rsid w:val="003F0085"/>
     <w:rsid w:val="003F459D"/>
     <w:rsid w:val="00400FC6"/>
     <w:rsid w:val="004026A9"/>
     <w:rsid w:val="00403458"/>
     <w:rsid w:val="00407501"/>
     <w:rsid w:val="0041571B"/>
     <w:rsid w:val="004258C3"/>
     <w:rsid w:val="0042692C"/>
     <w:rsid w:val="00427FD3"/>
     <w:rsid w:val="004350C2"/>
     <w:rsid w:val="00435C42"/>
     <w:rsid w:val="00437C52"/>
     <w:rsid w:val="004424E3"/>
     <w:rsid w:val="00445D4E"/>
@@ -25900,52 +25708,54 @@
     <w:rsid w:val="00503560"/>
     <w:rsid w:val="00512379"/>
     <w:rsid w:val="005135E0"/>
     <w:rsid w:val="0051500F"/>
     <w:rsid w:val="00533D31"/>
     <w:rsid w:val="0054062C"/>
     <w:rsid w:val="00556825"/>
     <w:rsid w:val="00557DCA"/>
     <w:rsid w:val="00557E81"/>
     <w:rsid w:val="00572641"/>
     <w:rsid w:val="00577E7D"/>
     <w:rsid w:val="00580558"/>
     <w:rsid w:val="00585152"/>
     <w:rsid w:val="005852D7"/>
     <w:rsid w:val="005865CB"/>
     <w:rsid w:val="00590081"/>
     <w:rsid w:val="00590558"/>
     <w:rsid w:val="00593121"/>
     <w:rsid w:val="005936F3"/>
     <w:rsid w:val="00593EA0"/>
     <w:rsid w:val="00596C11"/>
     <w:rsid w:val="00597D67"/>
     <w:rsid w:val="005A01C7"/>
     <w:rsid w:val="005A1327"/>
     <w:rsid w:val="005A23D2"/>
+    <w:rsid w:val="005A5FEF"/>
     <w:rsid w:val="005A6E0A"/>
     <w:rsid w:val="005B40C6"/>
+    <w:rsid w:val="005C1BC5"/>
     <w:rsid w:val="005C22DE"/>
     <w:rsid w:val="005C381D"/>
     <w:rsid w:val="005C3DB3"/>
     <w:rsid w:val="005D1C20"/>
     <w:rsid w:val="005D27D7"/>
     <w:rsid w:val="005F16F2"/>
     <w:rsid w:val="005F25D4"/>
     <w:rsid w:val="005F5D44"/>
     <w:rsid w:val="005F61FB"/>
     <w:rsid w:val="006029BD"/>
     <w:rsid w:val="0060653A"/>
     <w:rsid w:val="00613641"/>
     <w:rsid w:val="0062327A"/>
     <w:rsid w:val="006232D3"/>
     <w:rsid w:val="00627365"/>
     <w:rsid w:val="006343ED"/>
     <w:rsid w:val="00635819"/>
     <w:rsid w:val="00635CA0"/>
     <w:rsid w:val="0064121A"/>
     <w:rsid w:val="00641CAB"/>
     <w:rsid w:val="00651399"/>
     <w:rsid w:val="00654AC5"/>
     <w:rsid w:val="00655141"/>
     <w:rsid w:val="00656558"/>
     <w:rsid w:val="006573FB"/>
@@ -26135,88 +25945,90 @@
     <w:rsid w:val="00BD693D"/>
     <w:rsid w:val="00BE03C4"/>
     <w:rsid w:val="00BE0B0E"/>
     <w:rsid w:val="00BE4350"/>
     <w:rsid w:val="00BE6B7A"/>
     <w:rsid w:val="00BF2493"/>
     <w:rsid w:val="00BF6E6E"/>
     <w:rsid w:val="00C23AA4"/>
     <w:rsid w:val="00C25612"/>
     <w:rsid w:val="00C25B48"/>
     <w:rsid w:val="00C272A6"/>
     <w:rsid w:val="00C34962"/>
     <w:rsid w:val="00C35195"/>
     <w:rsid w:val="00C35486"/>
     <w:rsid w:val="00C3579B"/>
     <w:rsid w:val="00C37D4C"/>
     <w:rsid w:val="00C477F2"/>
     <w:rsid w:val="00C514B2"/>
     <w:rsid w:val="00C53205"/>
     <w:rsid w:val="00C53277"/>
     <w:rsid w:val="00C621D3"/>
     <w:rsid w:val="00C66228"/>
     <w:rsid w:val="00C70E66"/>
     <w:rsid w:val="00C769FC"/>
     <w:rsid w:val="00C93740"/>
+    <w:rsid w:val="00C93C8F"/>
     <w:rsid w:val="00C94CEF"/>
     <w:rsid w:val="00C96762"/>
     <w:rsid w:val="00CD0E02"/>
     <w:rsid w:val="00CE2021"/>
     <w:rsid w:val="00CE3542"/>
     <w:rsid w:val="00CF0405"/>
     <w:rsid w:val="00CF440C"/>
     <w:rsid w:val="00CF71D1"/>
     <w:rsid w:val="00CF777B"/>
     <w:rsid w:val="00CF7F21"/>
     <w:rsid w:val="00D112EE"/>
     <w:rsid w:val="00D13A4A"/>
     <w:rsid w:val="00D22A3F"/>
     <w:rsid w:val="00D325DB"/>
     <w:rsid w:val="00D33C17"/>
     <w:rsid w:val="00D442E3"/>
     <w:rsid w:val="00D4445D"/>
     <w:rsid w:val="00D46A0B"/>
     <w:rsid w:val="00D46C21"/>
     <w:rsid w:val="00D50BD3"/>
     <w:rsid w:val="00D52491"/>
     <w:rsid w:val="00D57DC1"/>
     <w:rsid w:val="00D62FBA"/>
     <w:rsid w:val="00D668BC"/>
     <w:rsid w:val="00D66D39"/>
     <w:rsid w:val="00D70D3C"/>
     <w:rsid w:val="00D73DB5"/>
     <w:rsid w:val="00D8620B"/>
     <w:rsid w:val="00D95BE1"/>
     <w:rsid w:val="00DA664F"/>
     <w:rsid w:val="00DA6FA4"/>
     <w:rsid w:val="00DB03FE"/>
     <w:rsid w:val="00DB612C"/>
     <w:rsid w:val="00DB7A9F"/>
     <w:rsid w:val="00DC4492"/>
     <w:rsid w:val="00DC4B1E"/>
     <w:rsid w:val="00DC52A9"/>
     <w:rsid w:val="00DD2406"/>
+    <w:rsid w:val="00DD4C03"/>
     <w:rsid w:val="00DD6D11"/>
     <w:rsid w:val="00DD795F"/>
     <w:rsid w:val="00DE1C49"/>
     <w:rsid w:val="00DE67F6"/>
     <w:rsid w:val="00DF01F2"/>
     <w:rsid w:val="00DF044D"/>
     <w:rsid w:val="00DF450F"/>
     <w:rsid w:val="00DF703F"/>
     <w:rsid w:val="00DF7D85"/>
     <w:rsid w:val="00E01607"/>
     <w:rsid w:val="00E167FE"/>
     <w:rsid w:val="00E22E43"/>
     <w:rsid w:val="00E23F7D"/>
     <w:rsid w:val="00E27A36"/>
     <w:rsid w:val="00E27F4F"/>
     <w:rsid w:val="00E33819"/>
     <w:rsid w:val="00E367AF"/>
     <w:rsid w:val="00E52DE9"/>
     <w:rsid w:val="00E54937"/>
     <w:rsid w:val="00E5527D"/>
     <w:rsid w:val="00E57DCC"/>
     <w:rsid w:val="00E608C0"/>
     <w:rsid w:val="00E609DF"/>
     <w:rsid w:val="00E70AFB"/>
     <w:rsid w:val="00E724F7"/>
@@ -26281,89 +26093,134 @@
     <w:rsid w:val="00FB132C"/>
     <w:rsid w:val="00FC498D"/>
     <w:rsid w:val="00FD203D"/>
     <w:rsid w:val="00FE1BEB"/>
     <w:rsid w:val="00FE5255"/>
     <w:rsid w:val="00FF18B3"/>
     <w:rsid w:val="00FF3477"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0E86E794"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8533F07B-4DF8-47CE-A154-730CA8A0246B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -26548,83 +26405,86 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00011BF9"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
-    <w:aliases w:val=" Char Char Char Char Char Char"/>
-    <w:link w:val="CharCharCharChar"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00011BF9"/>
     <w:rPr>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharChar">
-    <w:name w:val=" Char Char Char Char"/>
+    <w:name w:val="Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00585152"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00E84477"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00E84477"/>
     <w:rPr>
@@ -26675,66 +26535,78 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="005C381D"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
+    <w:div w:id="658074720">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1677069907">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -26964,69 +26836,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1127</Words>
-  <Characters>7888</Characters>
+  <Words>1356</Words>
+  <Characters>7734</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>64</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MEE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8998</CharactersWithSpaces>
+  <CharactersWithSpaces>9072</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>1</dc:title>
   <dc:subject/>
   <dc:creator>ME</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>