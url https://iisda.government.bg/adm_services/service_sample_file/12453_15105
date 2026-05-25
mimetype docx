--- v0 (2025-11-29)
+++ v1 (2026-05-25)
@@ -37,78 +37,70 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="805"/>
         <w:gridCol w:w="350"/>
         <w:gridCol w:w="3034"/>
         <w:gridCol w:w="1043"/>
         <w:gridCol w:w="454"/>
         <w:gridCol w:w="1533"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="240"/>
         <w:gridCol w:w="160"/>
         <w:gridCol w:w="560"/>
         <w:gridCol w:w="1218"/>
         <w:gridCol w:w="882"/>
       </w:tblGrid>
       <w:tr w:rsidR="004424E3" w:rsidRPr="00DA664F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="669"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="004424E3" w:rsidRPr="00DA664F" w:rsidRDefault="00287B1F" w:rsidP="00287B1F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="009239DC" w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
@@ -340,56 +332,50 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="001108E6" w:rsidRPr="00DA664F" w:rsidRDefault="001108E6" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="001108E6" w:rsidRPr="00DA664F" w:rsidRDefault="001108E6" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00287B1F" w:rsidRPr="006E2A42">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="861"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00287B1F" w:rsidRPr="00DA664F" w:rsidRDefault="00287B1F" w:rsidP="00287B1F">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA664F">
@@ -531,159 +517,111 @@
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005A1327">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Tel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005A1327">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> No + 359 2 940 76 81</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D50BD3" w:rsidRPr="005A1327" w:rsidRDefault="00D50BD3" w:rsidP="00D50BD3">
+          <w:p w:rsidR="00287B1F" w:rsidRPr="006E2A42" w:rsidRDefault="00D50BD3" w:rsidP="00D50BD3">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A1327">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>1052 София</w:t>
+            </w:r>
+            <w:r w:rsidR="006E6B99" w:rsidRPr="005A1327">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A1327">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>у</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A1327">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>л</w:t>
+            </w:r>
             <w:r w:rsidRPr="005A1327">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t>Fax</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009C765F" w:rsidRPr="005A1327">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A1327">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...72 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> Славянска № 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00287B1F" w:rsidRPr="00D50BD3">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="00287B1F" w:rsidRPr="006E2A42" w:rsidRDefault="00287B1F" w:rsidP="00287B1F">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
@@ -939,56 +877,50 @@
             </w:r>
             <w:r w:rsidRPr="002B4028">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> за масово унищожение</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B64C43" w:rsidRPr="00D50BD3" w:rsidRDefault="00B64C43" w:rsidP="00CE3542">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00287B1F" w:rsidRPr="00DA664F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00287B1F" w:rsidRPr="00D50BD3" w:rsidRDefault="00287B1F" w:rsidP="008A0097">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="00287B1F" w:rsidRPr="00DA664F" w:rsidRDefault="00287B1F" w:rsidP="008A0097">
@@ -1491,56 +1423,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00287B1F" w:rsidRPr="00DA664F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00287B1F" w:rsidRPr="00DA664F" w:rsidRDefault="00287B1F" w:rsidP="008A0097">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -2003,56 +1929,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00287B1F" w:rsidRPr="00DA664F" w:rsidTr="00DF450F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00287B1F" w:rsidRPr="00DA664F" w:rsidRDefault="00287B1F" w:rsidP="008A0097">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
@@ -2358,56 +2278,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00287B1F" w:rsidRPr="00DA664F" w:rsidTr="00DF450F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00287B1F" w:rsidRPr="00DA664F" w:rsidRDefault="00287B1F" w:rsidP="008A0097">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
@@ -2719,56 +2633,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000722F5">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000722F5">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00456D1C" w:rsidRPr="00DA664F" w:rsidTr="00DF450F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="484"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00456D1C" w:rsidRPr="00DA664F" w:rsidRDefault="00456D1C" w:rsidP="008A0097">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00DC52A9" w:rsidRDefault="00DC52A9" w:rsidP="008A0097">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -3212,56 +3120,50 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00456D1C" w:rsidRPr="00AE7C6A" w:rsidRDefault="00AE7C6A" w:rsidP="003C4B80">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE7C6A" w:rsidRPr="00DA664F" w:rsidTr="00DF450F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00AE7C6A" w:rsidRPr="00DA664F" w:rsidRDefault="00AE7C6A" w:rsidP="008A0097">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="350" w:type="dxa"/>
@@ -3604,56 +3506,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000722F5">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000722F5">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E724F7" w:rsidRPr="00DA664F" w:rsidTr="00DF450F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00E724F7" w:rsidRPr="00DA664F" w:rsidRDefault="00E724F7" w:rsidP="008A0097">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="350" w:type="dxa"/>
             <w:tcBorders>
@@ -4028,56 +3924,50 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000722F5">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
             <w:r w:rsidRPr="000722F5">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009014C4" w:rsidRPr="00DA664F" w:rsidTr="00DF450F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="636"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00EC2A62" w:rsidRPr="00DA664F" w:rsidRDefault="00EC2A62" w:rsidP="008A0097">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4881" w:type="dxa"/>
@@ -4249,65 +4139,57 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00EC2A62" w:rsidRPr="000722F5" w:rsidRDefault="00EC2A62" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000722F5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">20. </w:t>
             </w:r>
-            <w:r w:rsidRPr="000722F5">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00CB01CB" w:rsidRPr="00CB01CB">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>№ на външнотърговският документ и дата</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EC2A62" w:rsidRPr="000722F5" w:rsidRDefault="00C53205" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000722F5">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tekst1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="55"/>
                   </w:textInput>
@@ -4418,59 +4300,59 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00EC2A62" w:rsidRPr="000722F5" w:rsidRDefault="00EC2A62" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000722F5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Митнически режим </w:t>
-[...7 lines deleted...]
-              <w:t>износ</w:t>
+              <w:t xml:space="preserve">21. Митнически </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC0B0F">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>процедура</w:t>
             </w:r>
             <w:r w:rsidR="000722F5">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C53205" w:rsidRPr="000722F5" w:rsidRDefault="00C53205" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000722F5">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
@@ -4553,56 +4435,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000722F5">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000722F5">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00456D1C" w:rsidRPr="00DA664F" w:rsidTr="00DF450F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="805"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00456D1C" w:rsidRPr="00DA664F" w:rsidRDefault="00456D1C" w:rsidP="008A0097">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4632,56 +4508,50 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Допълнителна информация</w:t>
             </w:r>
             <w:r w:rsidR="006E2A42">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> от издаващия орган</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00456D1C" w:rsidRPr="00DA664F" w:rsidRDefault="00456D1C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C53205" w:rsidRPr="006E2A42" w:rsidTr="00DF450F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C53205" w:rsidRPr="00DA664F" w:rsidRDefault="00C53205" w:rsidP="008A0097">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4760,56 +4630,50 @@
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> и</w:t>
             </w:r>
             <w:r w:rsidR="00F20C60" w:rsidRPr="002B4028">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> на</w:t>
             </w:r>
             <w:r w:rsidRPr="002B4028">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> изделия и технологии с двойна употреба и може да бъде използвано единствено от лицето,  на което е издадено.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C53205" w:rsidRPr="006E2A42" w:rsidTr="00A675F1">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C53205" w:rsidRPr="00DA664F" w:rsidRDefault="00C53205" w:rsidP="00A75BC9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4935,56 +4799,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C53205" w:rsidRPr="000722F5" w:rsidRDefault="00C53205" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000722F5">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>За попълване от  издаващия орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A675F1" w:rsidRPr="00DA664F" w:rsidTr="00A675F1">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00A675F1" w:rsidRPr="006E2A42" w:rsidRDefault="00A675F1" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -5390,56 +5248,50 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10751" w:type="dxa"/>
         <w:tblInd w:w="-781" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2614"/>
         <w:gridCol w:w="2303"/>
         <w:gridCol w:w="2303"/>
         <w:gridCol w:w="3531"/>
       </w:tblGrid>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="006E2A42">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10751" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="006E2A42" w:rsidRDefault="00193651" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="0071100B" w:rsidRPr="00DA664F">
               <w:rPr>
@@ -5487,56 +5339,50 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>то на осъществения износ</w:t>
             </w:r>
             <w:r w:rsidR="00797F9C" w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> в този случай </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003D57C9" w:rsidRPr="006E2A42" w:rsidRDefault="003D57C9" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="006E2A42">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="499"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4917" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E2A42">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>23.</w:t>
             </w:r>
@@ -5681,56 +5527,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Държава-членка на </w:t>
             </w:r>
             <w:r w:rsidR="00161D6E" w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>осъществяване на износа</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">, име, подпис, печат </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="00DA664F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">24. </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
@@ -5807,56 +5647,50 @@
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3531" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="00DA664F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
@@ -5880,56 +5714,50 @@
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="00DA664F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
@@ -5953,56 +5781,50 @@
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="00DA664F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
@@ -6026,56 +5848,50 @@
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="00DA664F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
@@ -6099,56 +5915,50 @@
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="00DA664F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
@@ -6172,56 +5982,50 @@
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="00DA664F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
@@ -6245,56 +6049,50 @@
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="00DA664F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
@@ -6318,56 +6116,50 @@
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="00DA664F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
@@ -6391,56 +6183,50 @@
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="00DA664F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
@@ -6464,56 +6250,50 @@
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="00DA664F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
@@ -6537,56 +6317,50 @@
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="00DA664F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
@@ -6610,56 +6384,50 @@
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797F9C" w:rsidRPr="00DA664F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
@@ -6692,103 +6460,308 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00797F9C" w:rsidRPr="00DA664F" w:rsidRDefault="00797F9C" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00E85890" w:rsidRPr="00DA664F" w:rsidRDefault="00E85890">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00AC0B0F" w:rsidRDefault="00AC0B0F" w:rsidP="00AC0B0F">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Бележка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Отпечатва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>се</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>гърба</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>разрешението</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>всяко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>приложение</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>изделия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="0087406C" w:rsidRPr="00DA664F" w:rsidRDefault="001511CA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00DA664F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblInd w:w="-781" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="727"/>
         <w:gridCol w:w="384"/>
         <w:gridCol w:w="3989"/>
         <w:gridCol w:w="287"/>
         <w:gridCol w:w="73"/>
         <w:gridCol w:w="2100"/>
         <w:gridCol w:w="660"/>
         <w:gridCol w:w="2412"/>
       </w:tblGrid>
       <w:tr w:rsidR="00446217" w:rsidRPr="00DA664F" w:rsidTr="007B7A3C">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446217" w:rsidRPr="00DA664F" w:rsidRDefault="00671ADE" w:rsidP="00671ADE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:b/>
@@ -7021,56 +6994,50 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00446217" w:rsidRPr="00DA664F" w:rsidRDefault="00620D6C" w:rsidP="00A241B7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>3. Дата на валидност</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E84477" w:rsidRPr="00DA664F" w:rsidTr="007B7A3C">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="00E84477" w:rsidRPr="00DA664F" w:rsidRDefault="00E84477" w:rsidP="008A0097">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -7097,56 +7064,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5532" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00E84477" w:rsidRPr="00DA664F" w:rsidRDefault="00E84477" w:rsidP="008A0097">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B67568" w:rsidRPr="00DA664F" w:rsidTr="00060DEC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="472"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="00B67568" w:rsidRPr="00DA664F" w:rsidRDefault="00B67568" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
@@ -7578,56 +7539,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B67568" w:rsidRPr="00DA664F" w:rsidTr="00B67568">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="377"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="00B67568" w:rsidRPr="00DA664F" w:rsidRDefault="00B67568" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7937,56 +7892,50 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B67568" w:rsidRPr="00DA664F" w:rsidRDefault="00B67568" w:rsidP="00BC5DB0">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007453B7" w:rsidRPr="00DA664F" w:rsidTr="00E27F4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="007453B7" w:rsidRPr="00DA664F" w:rsidRDefault="007453B7" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
@@ -8310,56 +8259,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC5DB0" w:rsidRPr="00DA664F" w:rsidTr="00060DEC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="00BC5DB0" w:rsidRPr="00DA664F" w:rsidRDefault="00BC5DB0" w:rsidP="00BC5DB0">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
@@ -8768,56 +8711,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC5DB0" w:rsidRPr="00DA664F" w:rsidTr="007B7A3C">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="00BC5DB0" w:rsidRPr="00DA664F" w:rsidRDefault="00BC5DB0" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
@@ -9130,56 +9067,50 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007453B7" w:rsidRPr="00DA664F" w:rsidTr="00E27F4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="007453B7" w:rsidRPr="00DA664F" w:rsidRDefault="007453B7" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
@@ -9517,56 +9448,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007453B7" w:rsidRPr="00DA664F" w:rsidTr="007B7A3C">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="007453B7" w:rsidRPr="00DA664F" w:rsidRDefault="007453B7" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:tcBorders>
@@ -9988,56 +9913,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE53E2" w:rsidRPr="00DA664F" w:rsidTr="007B7A3C">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EE53E2" w:rsidRPr="00DA664F" w:rsidRDefault="00EE53E2" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:tcBorders>
@@ -10350,56 +10269,50 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007453B7" w:rsidRPr="00DA664F" w:rsidTr="00E27F4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="007453B7" w:rsidRPr="00DA664F" w:rsidRDefault="007453B7" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
@@ -10737,56 +10650,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007453B7" w:rsidRPr="00DA664F" w:rsidTr="00060DEC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="383"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="007453B7" w:rsidRPr="00DA664F" w:rsidRDefault="007453B7" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:tcBorders>
@@ -11189,56 +11096,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE53E2" w:rsidRPr="00DA664F" w:rsidTr="00060DEC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="383"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EE53E2" w:rsidRPr="00DA664F" w:rsidRDefault="00EE53E2" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:tcBorders>
@@ -11549,56 +11450,50 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007453B7" w:rsidRPr="00DA664F" w:rsidTr="00E27F4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="007453B7" w:rsidRPr="00DA664F" w:rsidRDefault="007453B7" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
@@ -11928,56 +11823,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007453B7" w:rsidRPr="00DA664F" w:rsidTr="00060DEC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="470"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="007453B7" w:rsidRPr="00DA664F" w:rsidRDefault="007453B7" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:tcBorders>
@@ -12388,56 +12277,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D2818" w:rsidRPr="00DA664F" w:rsidTr="00060DEC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="470"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="000D2818" w:rsidRPr="00DA664F" w:rsidRDefault="000D2818" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:tcBorders>
@@ -12748,56 +12631,50 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007453B7" w:rsidRPr="00DA664F" w:rsidTr="00E27F4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="007453B7" w:rsidRPr="00DA664F" w:rsidRDefault="007453B7" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
@@ -13127,56 +13004,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007453B7" w:rsidRPr="00DA664F" w:rsidTr="00060DEC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="007453B7" w:rsidRPr="00DA664F" w:rsidRDefault="007453B7" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:tcBorders>
@@ -13580,56 +13451,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00380A3E" w:rsidRPr="00DA664F" w:rsidTr="00060DEC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00380A3E" w:rsidRPr="00DA664F" w:rsidRDefault="00380A3E" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:tcBorders>
@@ -13932,56 +13797,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007453B7" w:rsidRPr="00DA664F" w:rsidTr="00E27F4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="007453B7" w:rsidRPr="00DA664F" w:rsidRDefault="007453B7" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
@@ -14311,56 +14170,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007453B7" w:rsidRPr="00DA664F" w:rsidTr="00060DEC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="007453B7" w:rsidRPr="00DA664F" w:rsidRDefault="007453B7" w:rsidP="007453B7">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
@@ -14764,56 +14617,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00782DC1" w:rsidRPr="00DA664F" w:rsidTr="00060DEC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="00782DC1" w:rsidRPr="00DA664F" w:rsidRDefault="00782DC1" w:rsidP="00782DC1">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
@@ -15125,56 +14972,50 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00782DC1" w:rsidRPr="00DA664F" w:rsidTr="00E27F4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00782DC1" w:rsidRPr="00DA664F" w:rsidRDefault="00782DC1" w:rsidP="00782DC1">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
@@ -15511,56 +15352,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00782DC1" w:rsidRPr="00DA664F" w:rsidTr="00060DEC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="438"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00782DC1" w:rsidRPr="00DA664F" w:rsidRDefault="00782DC1" w:rsidP="00782DC1">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -15962,56 +15797,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00782DC1" w:rsidRPr="00DA664F" w:rsidTr="00060DEC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="438"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00782DC1" w:rsidRPr="00DA664F" w:rsidRDefault="00782DC1" w:rsidP="00782DC1">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -16321,56 +16150,50 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00782DC1" w:rsidRPr="00DA664F" w:rsidTr="00E27F4F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00782DC1" w:rsidRPr="00DA664F" w:rsidRDefault="00782DC1" w:rsidP="00782DC1">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
@@ -16699,56 +16522,50 @@
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA664F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00782DC1" w:rsidRPr="00915DFC" w:rsidTr="00AC3B81">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00782DC1" w:rsidRPr="007B23B3" w:rsidRDefault="00782DC1" w:rsidP="00782DC1">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17061,140 +16878,141 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00E84477" w:rsidRPr="00DA664F" w:rsidRDefault="00E84477" w:rsidP="00503560">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E84477" w:rsidRPr="00DA664F" w:rsidSect="00572641">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="540" w:right="568" w:bottom="360" w:left="1417" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A2720F" w:rsidRDefault="00A2720F">
+    <w:p w:rsidR="001B6BBC" w:rsidRDefault="001B6BBC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A2720F" w:rsidRDefault="00A2720F">
+    <w:p w:rsidR="001B6BBC" w:rsidRDefault="001B6BBC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
+    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRoman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A2720F" w:rsidRDefault="00A2720F">
+    <w:p w:rsidR="001B6BBC" w:rsidRDefault="001B6BBC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A2720F" w:rsidRDefault="00A2720F">
+    <w:p w:rsidR="001B6BBC" w:rsidRDefault="001B6BBC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="00E57DCC" w:rsidRPr="006E2A42" w:rsidRDefault="00E57DCC" w:rsidP="004B5CA7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="140"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B5CA7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -17317,58 +17135,51 @@
   <w:footnote w:id="3">
     <w:p w:rsidR="00AE7C6A" w:rsidRPr="006E2A42" w:rsidRDefault="00AE7C6A" w:rsidP="00AE7C6A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="140"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE1BEB">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00FE1BEB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>Списък на изделията и технологиите с двойна употреба</w:t>
+        <w:t xml:space="preserve"> Списък на изделията и технологиите с двойна употреба</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B5CA7">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w:rsidR="00E57DCC" w:rsidRPr="000722F5" w:rsidRDefault="00E57DCC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
@@ -19100,51 +18911,51 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00011BF9"/>
@@ -19184,72 +18995,74 @@
     <w:rsid w:val="001149C5"/>
     <w:rsid w:val="00116D12"/>
     <w:rsid w:val="00120336"/>
     <w:rsid w:val="00127704"/>
     <w:rsid w:val="00130182"/>
     <w:rsid w:val="001324AB"/>
     <w:rsid w:val="001337A8"/>
     <w:rsid w:val="00135AA5"/>
     <w:rsid w:val="00136035"/>
     <w:rsid w:val="001466F6"/>
     <w:rsid w:val="00146C12"/>
     <w:rsid w:val="001511CA"/>
     <w:rsid w:val="00161D6E"/>
     <w:rsid w:val="001624EA"/>
     <w:rsid w:val="00163068"/>
     <w:rsid w:val="001711C7"/>
     <w:rsid w:val="00173D20"/>
     <w:rsid w:val="0018404C"/>
     <w:rsid w:val="00185F50"/>
     <w:rsid w:val="00193651"/>
     <w:rsid w:val="00196970"/>
     <w:rsid w:val="0019718E"/>
     <w:rsid w:val="001A5366"/>
     <w:rsid w:val="001A575F"/>
     <w:rsid w:val="001B4ECD"/>
+    <w:rsid w:val="001B6BBC"/>
     <w:rsid w:val="001C52A2"/>
     <w:rsid w:val="001C6035"/>
     <w:rsid w:val="001D24D5"/>
     <w:rsid w:val="001D7282"/>
     <w:rsid w:val="001E6D0D"/>
     <w:rsid w:val="001F32E4"/>
     <w:rsid w:val="001F6255"/>
     <w:rsid w:val="001F7B4A"/>
     <w:rsid w:val="002041F3"/>
     <w:rsid w:val="0021543A"/>
     <w:rsid w:val="002167A5"/>
     <w:rsid w:val="0022018F"/>
     <w:rsid w:val="00227B1C"/>
     <w:rsid w:val="00233F1B"/>
     <w:rsid w:val="00242463"/>
     <w:rsid w:val="00243245"/>
     <w:rsid w:val="0024607F"/>
     <w:rsid w:val="002502E1"/>
     <w:rsid w:val="00250796"/>
     <w:rsid w:val="002526D5"/>
     <w:rsid w:val="0026362C"/>
     <w:rsid w:val="00264AE8"/>
+    <w:rsid w:val="00265D44"/>
     <w:rsid w:val="0027397D"/>
     <w:rsid w:val="00287B1F"/>
     <w:rsid w:val="002938E8"/>
     <w:rsid w:val="002A2B12"/>
     <w:rsid w:val="002A53D3"/>
     <w:rsid w:val="002B1037"/>
     <w:rsid w:val="002B1D41"/>
     <w:rsid w:val="002B4028"/>
     <w:rsid w:val="002B55F3"/>
     <w:rsid w:val="002B6C73"/>
     <w:rsid w:val="002B71EA"/>
     <w:rsid w:val="002C4B81"/>
     <w:rsid w:val="002D66E4"/>
     <w:rsid w:val="002E3A95"/>
     <w:rsid w:val="002E62A5"/>
     <w:rsid w:val="002F138E"/>
     <w:rsid w:val="003024ED"/>
     <w:rsid w:val="00303C9C"/>
     <w:rsid w:val="0033066D"/>
     <w:rsid w:val="0033464F"/>
     <w:rsid w:val="00342AAB"/>
     <w:rsid w:val="00355082"/>
     <w:rsid w:val="00365ACA"/>
     <w:rsid w:val="00375CE7"/>
     <w:rsid w:val="00377A00"/>
@@ -19397,172 +19210,177 @@
     <w:rsid w:val="00787AA7"/>
     <w:rsid w:val="0079295E"/>
     <w:rsid w:val="007931B1"/>
     <w:rsid w:val="00797F9C"/>
     <w:rsid w:val="007A0A98"/>
     <w:rsid w:val="007B23B3"/>
     <w:rsid w:val="007B7A3C"/>
     <w:rsid w:val="007C33F7"/>
     <w:rsid w:val="007C6528"/>
     <w:rsid w:val="007C65CA"/>
     <w:rsid w:val="007C6A9A"/>
     <w:rsid w:val="007C7DAC"/>
     <w:rsid w:val="007C7E8D"/>
     <w:rsid w:val="007E136C"/>
     <w:rsid w:val="007E3F5F"/>
     <w:rsid w:val="007E7591"/>
     <w:rsid w:val="007F3E5D"/>
     <w:rsid w:val="007F6476"/>
     <w:rsid w:val="00805F0C"/>
     <w:rsid w:val="00813267"/>
     <w:rsid w:val="0082129A"/>
     <w:rsid w:val="00822D3C"/>
     <w:rsid w:val="00824A75"/>
     <w:rsid w:val="0082755B"/>
     <w:rsid w:val="00831549"/>
+    <w:rsid w:val="00835BD7"/>
     <w:rsid w:val="0084278A"/>
     <w:rsid w:val="0084389E"/>
     <w:rsid w:val="00854922"/>
     <w:rsid w:val="0087406C"/>
     <w:rsid w:val="00891203"/>
     <w:rsid w:val="00896D0B"/>
     <w:rsid w:val="008A0097"/>
     <w:rsid w:val="008A3E5B"/>
     <w:rsid w:val="008A4898"/>
     <w:rsid w:val="008B028F"/>
     <w:rsid w:val="008B2ABF"/>
     <w:rsid w:val="008B4705"/>
     <w:rsid w:val="008B7E52"/>
     <w:rsid w:val="008C68C9"/>
     <w:rsid w:val="008D10E4"/>
     <w:rsid w:val="008E1AA4"/>
     <w:rsid w:val="008E2C22"/>
     <w:rsid w:val="008E6F33"/>
     <w:rsid w:val="008F0673"/>
     <w:rsid w:val="008F7B09"/>
     <w:rsid w:val="00900384"/>
     <w:rsid w:val="009014C4"/>
     <w:rsid w:val="0090768C"/>
     <w:rsid w:val="00916522"/>
     <w:rsid w:val="00923252"/>
     <w:rsid w:val="009239DC"/>
     <w:rsid w:val="00924237"/>
     <w:rsid w:val="00924CA1"/>
     <w:rsid w:val="00926919"/>
     <w:rsid w:val="00931EEE"/>
     <w:rsid w:val="00942C26"/>
     <w:rsid w:val="0094364D"/>
     <w:rsid w:val="00944746"/>
     <w:rsid w:val="00951515"/>
     <w:rsid w:val="00953721"/>
     <w:rsid w:val="0095449D"/>
     <w:rsid w:val="009602AC"/>
     <w:rsid w:val="00976FAC"/>
     <w:rsid w:val="009835C3"/>
     <w:rsid w:val="00991A8C"/>
     <w:rsid w:val="00993932"/>
     <w:rsid w:val="009B5E85"/>
     <w:rsid w:val="009B767A"/>
     <w:rsid w:val="009B7F38"/>
     <w:rsid w:val="009C3A44"/>
+    <w:rsid w:val="009C5728"/>
     <w:rsid w:val="009C765F"/>
     <w:rsid w:val="009D2DE8"/>
     <w:rsid w:val="009D5953"/>
     <w:rsid w:val="009E5D6E"/>
     <w:rsid w:val="009F0073"/>
     <w:rsid w:val="009F2AE9"/>
     <w:rsid w:val="009F3450"/>
     <w:rsid w:val="009F351F"/>
     <w:rsid w:val="009F4771"/>
     <w:rsid w:val="009F59E5"/>
     <w:rsid w:val="00A10425"/>
     <w:rsid w:val="00A147FC"/>
     <w:rsid w:val="00A241B7"/>
     <w:rsid w:val="00A26886"/>
     <w:rsid w:val="00A2720F"/>
     <w:rsid w:val="00A549DD"/>
     <w:rsid w:val="00A61C1A"/>
     <w:rsid w:val="00A675F1"/>
     <w:rsid w:val="00A706BD"/>
     <w:rsid w:val="00A74F77"/>
     <w:rsid w:val="00A75BC9"/>
     <w:rsid w:val="00A76058"/>
     <w:rsid w:val="00A82432"/>
     <w:rsid w:val="00AA2095"/>
     <w:rsid w:val="00AA2948"/>
     <w:rsid w:val="00AA4F6A"/>
     <w:rsid w:val="00AB5BD6"/>
     <w:rsid w:val="00AB5E33"/>
+    <w:rsid w:val="00AC0B0F"/>
     <w:rsid w:val="00AC1B73"/>
     <w:rsid w:val="00AC3B81"/>
     <w:rsid w:val="00AD7722"/>
     <w:rsid w:val="00AE2021"/>
     <w:rsid w:val="00AE79FA"/>
     <w:rsid w:val="00AE7C6A"/>
     <w:rsid w:val="00AF36C9"/>
     <w:rsid w:val="00AF6694"/>
     <w:rsid w:val="00B014DE"/>
     <w:rsid w:val="00B2514C"/>
     <w:rsid w:val="00B27251"/>
+    <w:rsid w:val="00B2777D"/>
     <w:rsid w:val="00B333D0"/>
     <w:rsid w:val="00B44153"/>
     <w:rsid w:val="00B46027"/>
     <w:rsid w:val="00B47075"/>
     <w:rsid w:val="00B477A9"/>
     <w:rsid w:val="00B5000E"/>
     <w:rsid w:val="00B634DE"/>
     <w:rsid w:val="00B64C43"/>
     <w:rsid w:val="00B664F4"/>
     <w:rsid w:val="00B669ED"/>
     <w:rsid w:val="00B67568"/>
     <w:rsid w:val="00B70D08"/>
     <w:rsid w:val="00B82D98"/>
     <w:rsid w:val="00BB549F"/>
     <w:rsid w:val="00BC4013"/>
     <w:rsid w:val="00BC46A8"/>
     <w:rsid w:val="00BC5DB0"/>
     <w:rsid w:val="00BD693D"/>
     <w:rsid w:val="00BE03C4"/>
     <w:rsid w:val="00BE0B0E"/>
     <w:rsid w:val="00BE4350"/>
     <w:rsid w:val="00BE4C65"/>
     <w:rsid w:val="00BE6B7A"/>
     <w:rsid w:val="00C23AA4"/>
     <w:rsid w:val="00C25B48"/>
     <w:rsid w:val="00C34962"/>
     <w:rsid w:val="00C35195"/>
     <w:rsid w:val="00C35486"/>
     <w:rsid w:val="00C3579B"/>
     <w:rsid w:val="00C37D4C"/>
     <w:rsid w:val="00C53205"/>
     <w:rsid w:val="00C53277"/>
     <w:rsid w:val="00C621D3"/>
     <w:rsid w:val="00C66228"/>
     <w:rsid w:val="00C75F6B"/>
     <w:rsid w:val="00C769FC"/>
     <w:rsid w:val="00C93740"/>
     <w:rsid w:val="00C96762"/>
+    <w:rsid w:val="00CB01CB"/>
     <w:rsid w:val="00CE3542"/>
     <w:rsid w:val="00CF0405"/>
     <w:rsid w:val="00CF440C"/>
     <w:rsid w:val="00CF71D1"/>
     <w:rsid w:val="00CF7F21"/>
     <w:rsid w:val="00D112EE"/>
     <w:rsid w:val="00D11CF7"/>
     <w:rsid w:val="00D13A4A"/>
     <w:rsid w:val="00D22A3F"/>
     <w:rsid w:val="00D33C17"/>
     <w:rsid w:val="00D46A0B"/>
     <w:rsid w:val="00D46C21"/>
     <w:rsid w:val="00D50BD3"/>
     <w:rsid w:val="00D52491"/>
     <w:rsid w:val="00D57DC1"/>
     <w:rsid w:val="00D62FBA"/>
     <w:rsid w:val="00D668BC"/>
     <w:rsid w:val="00D66D39"/>
     <w:rsid w:val="00D70D3C"/>
     <w:rsid w:val="00D73DB5"/>
     <w:rsid w:val="00D8620B"/>
     <w:rsid w:val="00D95BE1"/>
     <w:rsid w:val="00DA664F"/>
     <w:rsid w:val="00DA6FA4"/>
     <w:rsid w:val="00DB03FE"/>
@@ -19651,89 +19469,134 @@
     <w:rsid w:val="00FA0845"/>
     <w:rsid w:val="00FA1783"/>
     <w:rsid w:val="00FC498D"/>
     <w:rsid w:val="00FD203D"/>
     <w:rsid w:val="00FE1BEB"/>
     <w:rsid w:val="00FE5255"/>
     <w:rsid w:val="00FF18B3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7F7F0241"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AA041FF0-5386-4BF7-8D6C-93CEA6DA704E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -19918,83 +19781,86 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00011BF9"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
-    <w:aliases w:val=" Char Char Char Char Char Char"/>
-    <w:link w:val="CharCharCharChar"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00011BF9"/>
     <w:rPr>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharChar">
-    <w:name w:val=" Char Char Char Char"/>
+    <w:name w:val="Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00585152"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00E84477"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00E84477"/>
     <w:rPr>
@@ -20045,66 +19911,78 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="005C381D"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
+    <w:div w:id="303432957">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1677069907">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -20338,81 +20216,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9393FEFB-C453-4F03-A93D-E90BAA966B49}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD8A9B5E-A9CA-4648-9615-D6E5F4DC389B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>749</Words>
-  <Characters>5344</Characters>
+  <Words>920</Words>
+  <Characters>5248</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
+  <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MEE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6081</CharactersWithSpaces>
+  <CharactersWithSpaces>6156</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>1</dc:title>
   <dc:subject/>
   <dc:creator>ME</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>