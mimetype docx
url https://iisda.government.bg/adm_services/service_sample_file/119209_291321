--- v0 (2026-05-26)
+++ v1 (2026-10-24)
@@ -2,1929 +2,2492 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="007164C3" w:rsidRPr="00C21AEC" w:rsidRDefault="00FC1503" w:rsidP="00914D22">
+    <w:p w:rsidR="007164C3" w:rsidRPr="00F73B3C" w:rsidRDefault="00FC1503" w:rsidP="007313FB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:keepNext w:val="0"/>
-        <w:widowControl w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r w:rsidRPr="00F73B3C">
         <w:t xml:space="preserve">Приложение № </w:t>
       </w:r>
-      <w:r w:rsidR="00871925" w:rsidRPr="00C21AEC">
-[...25 lines deleted...]
-    <w:p w:rsidR="00B076B2" w:rsidRPr="00C21AEC" w:rsidRDefault="00FC1503" w:rsidP="00914D22">
+      <w:r w:rsidR="00D85703">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55A34">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="006662A6" w:rsidRPr="00F73B3C">
+        <w:t>-ПВР</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC1503" w:rsidRDefault="00FC1503" w:rsidP="007313FB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00312F1F" w:rsidRPr="00F73B3C" w:rsidRDefault="00312F1F" w:rsidP="007313FB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B076B2" w:rsidRPr="00F73B3C" w:rsidRDefault="00FC1503" w:rsidP="007313FB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:widowControl w:val="0"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="2832" w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C21AEC">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73B3C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ДО КМЕТА НА ОБЩИНА</w:t>
       </w:r>
-      <w:r w:rsidR="000B12AA" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="000B12AA" w:rsidRPr="00F73B3C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r w:rsidRPr="00F73B3C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>РАЙОН</w:t>
       </w:r>
-      <w:r w:rsidR="000B12AA" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="000B12AA" w:rsidRPr="00F73B3C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>/КМЕТСТВО</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C5990" w:rsidRPr="00C21AEC" w:rsidRDefault="005C5990" w:rsidP="00914D22">
+    <w:p w:rsidR="005C5990" w:rsidRPr="00F73B3C" w:rsidRDefault="005C5990" w:rsidP="007313FB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:widowControl w:val="0"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="2832" w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r w:rsidRPr="00F73B3C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>КМЕТСКИЯ НАМЕСТНИК</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF4053" w:rsidRPr="00C21AEC" w:rsidRDefault="00DF4053" w:rsidP="00914D22">
+    <w:p w:rsidR="00DF4053" w:rsidRPr="00F73B3C" w:rsidRDefault="00DF4053" w:rsidP="007313FB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:widowControl w:val="0"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="2832" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r w:rsidRPr="00F73B3C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>…………………………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC1503" w:rsidRPr="00C21AEC" w:rsidRDefault="00FC1503" w:rsidP="00914D22">
+    <w:p w:rsidR="00FC1503" w:rsidRPr="00F73B3C" w:rsidRDefault="00FC1503" w:rsidP="007313FB">
       <w:pPr>
         <w:pStyle w:val="Heading9"/>
-        <w:keepNext w:val="0"/>
-        <w:widowControl w:val="0"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="2832" w:firstLine="708"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r w:rsidRPr="00F73B3C">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">ОБЛАСТ </w:t>
       </w:r>
-      <w:r w:rsidR="00DF4053" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00DF4053" w:rsidRPr="00F73B3C">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00842FFB" w:rsidRPr="00C21AEC" w:rsidRDefault="00842FFB" w:rsidP="00914D22">
+    <w:p w:rsidR="00842FFB" w:rsidRDefault="00842FFB" w:rsidP="007313FB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:keepNext w:val="0"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="005C5990" w:rsidRPr="00C21AEC" w:rsidRDefault="005C5990" w:rsidP="00914D22">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0004459B" w:rsidRPr="0004459B" w:rsidRDefault="0004459B" w:rsidP="0004459B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C5990" w:rsidRPr="00F73B3C" w:rsidRDefault="005C5990" w:rsidP="007313FB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C21AEC">
+      </w:pPr>
+      <w:r w:rsidRPr="00F73B3C">
         <w:t xml:space="preserve">ЗАЯВЛЕНИЕ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F13F63" w:rsidRPr="00C21AEC" w:rsidRDefault="00D8280D" w:rsidP="00914D22">
+    <w:p w:rsidR="00F13F63" w:rsidRDefault="00D8280D" w:rsidP="007313FB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C21AEC">
+      </w:pPr>
+      <w:r w:rsidRPr="00F73B3C">
         <w:t xml:space="preserve">за </w:t>
       </w:r>
-      <w:r w:rsidR="00F13F63" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00F13F63" w:rsidRPr="00F73B3C">
         <w:t xml:space="preserve">гласуване с подвижна избирателна </w:t>
       </w:r>
-      <w:r w:rsidR="005C5990" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="005C5990" w:rsidRPr="00F73B3C">
         <w:t>кутия</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC1503" w:rsidRPr="00C21AEC" w:rsidRDefault="00FC1503" w:rsidP="00914D22">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="00FC1503" w:rsidRPr="009501A3" w:rsidRDefault="00FC1503" w:rsidP="007313FB">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r w:rsidRPr="00280A96">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">(чл. </w:t>
       </w:r>
-      <w:r w:rsidR="005C5990" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="005C5990" w:rsidRPr="00280A96">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>37</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r w:rsidRPr="00280A96">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>, ал. 1</w:t>
       </w:r>
-      <w:r w:rsidR="005C5990" w:rsidRPr="00C21AEC">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="005C5990" w:rsidRPr="00280A96">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AE37CA" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="005C5990" w:rsidRPr="009501A3">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>и 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009501A3">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00280A96" w:rsidRPr="009501A3">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">във връзка с чл. 90, ал. 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE37CA" w:rsidRPr="009501A3">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ИК</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r w:rsidRPr="009501A3">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC1503" w:rsidRPr="00C21AEC" w:rsidRDefault="00FC1503" w:rsidP="007313FB">
+    <w:p w:rsidR="00FC1503" w:rsidRDefault="00FC1503" w:rsidP="007313FB">
       <w:pPr>
         <w:pStyle w:val="Style"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00312F1F" w:rsidRPr="00C21AEC" w:rsidRDefault="00312F1F" w:rsidP="007313FB">
+    <w:p w:rsidR="00312F1F" w:rsidRPr="00FA3151" w:rsidRDefault="00312F1F" w:rsidP="007313FB">
       <w:pPr>
         <w:pStyle w:val="Style"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D8280D" w:rsidRPr="00C21AEC" w:rsidRDefault="00D8280D" w:rsidP="007313FB">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C21AEC">
+    <w:p w:rsidR="00D8280D" w:rsidRPr="00FA3151" w:rsidRDefault="00D8280D" w:rsidP="007313FB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA3151">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>………………</w:t>
       </w:r>
-      <w:r w:rsidR="002F2984" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="002F2984">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>………..……....…………............</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r w:rsidRPr="00FA3151">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
-      <w:r w:rsidR="002F2984" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="002F2984">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.........</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r w:rsidRPr="00FA3151">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>........,</w:t>
       </w:r>
-      <w:r w:rsidR="002F2984" w:rsidRPr="00C21AEC">
-[...8 lines deleted...]
-    <w:p w:rsidR="002F2984" w:rsidRPr="00C21AEC" w:rsidRDefault="00D8280D" w:rsidP="007313FB">
+      <w:r w:rsidR="002F2984" w:rsidRPr="002F2984">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F2984" w:rsidRPr="00FA3151">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ЕГН …..........</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2984">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2984" w:rsidRPr="00FA3151">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2984">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2984" w:rsidRPr="00FA3151">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>........,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F2984" w:rsidRDefault="00D8280D" w:rsidP="007313FB">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r w:rsidRPr="00FA3151">
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>(с</w:t>
       </w:r>
-      <w:r w:rsidR="002F2984" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="002F2984">
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>обствено, бащино и фамилно име)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r w:rsidRPr="00FA3151">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F2984" w:rsidRPr="00C21AEC" w:rsidRDefault="002F2984" w:rsidP="007313FB">
+    <w:p w:rsidR="002F2984" w:rsidRDefault="002F2984" w:rsidP="007313FB">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F2984" w:rsidRPr="00C21AEC" w:rsidRDefault="002F2984" w:rsidP="007313FB">
+    <w:p w:rsidR="002F2984" w:rsidRDefault="002F2984" w:rsidP="007313FB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-      <w:r w:rsidR="00D8280D" w:rsidRPr="00C21AEC">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>л.карта/паспорт</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8280D" w:rsidRPr="00FA3151">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> № ……</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.…</w:t>
       </w:r>
-      <w:r w:rsidR="00D8280D" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00D8280D" w:rsidRPr="00FA3151">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D8280D" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00D8280D" w:rsidRPr="00FA3151">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...........</w:t>
       </w:r>
-      <w:r w:rsidR="00D8280D" w:rsidRPr="00C21AEC">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00D8280D" w:rsidRPr="00FA3151">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>..., издаден на</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8280D" w:rsidRPr="00FA3151">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .......</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>......</w:t>
       </w:r>
-      <w:r w:rsidR="00D8280D" w:rsidRPr="00C21AEC">
-[...3 lines deleted...]
-          <w:lang w:val="bg-BG"/>
+      <w:r w:rsidR="00D8280D" w:rsidRPr="00FA3151">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C21AEC">
-[...7 lines deleted...]
-      <w:r w:rsidR="00D8280D" w:rsidRPr="00C21AEC">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8280D" w:rsidRPr="00FA3151">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.............................,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D8280D" w:rsidRPr="00C21AEC" w:rsidRDefault="002F2984" w:rsidP="007313FB">
+    <w:p w:rsidR="00D8280D" w:rsidRPr="002F2984" w:rsidRDefault="002F2984" w:rsidP="007313FB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">с </w:t>
       </w:r>
-      <w:r w:rsidR="00D8280D" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00D8280D" w:rsidRPr="00FA3151">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>постоянен адрес: гр.</w:t>
       </w:r>
-      <w:r w:rsidR="006662A6" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="006662A6" w:rsidRPr="00FA3151">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>с. .....</w:t>
       </w:r>
-      <w:r w:rsidR="00521E33" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00521E33" w:rsidRPr="00FA3151">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...........</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>................. община .................</w:t>
       </w:r>
-      <w:r w:rsidR="00521E33" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00521E33" w:rsidRPr="00FA3151">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>......</w:t>
       </w:r>
-      <w:r w:rsidR="00D8280D" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00D8280D" w:rsidRPr="00FA3151">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">...... район </w:t>
       </w:r>
-      <w:r w:rsidR="00521E33" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00521E33" w:rsidRPr="00FA3151">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:r w:rsidR="00D8280D" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00D8280D" w:rsidRPr="00FA3151">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">....... област </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidR="00D8280D" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00D8280D" w:rsidRPr="00FA3151">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>............. ж.к./ул. .....</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.........................................</w:t>
       </w:r>
-      <w:r w:rsidR="00521E33" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00521E33" w:rsidRPr="00FA3151">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
-      <w:r w:rsidR="00D8280D" w:rsidRPr="00C21AEC">
-[...7 lines deleted...]
-      <w:r w:rsidR="00521E33" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00D8280D" w:rsidRPr="00FA3151">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.... бл. № ........ вх. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8280D" w:rsidRPr="00C625AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>....., ет. ....., ап.</w:t>
+      </w:r>
+      <w:r w:rsidR="00521E33" w:rsidRPr="00C625AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D8280D" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00D8280D" w:rsidRPr="00C625AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:r w:rsidR="00D8280D" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00D8280D" w:rsidRPr="00C625AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="00D8280D" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00D8280D" w:rsidRPr="00C625AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D8280D" w:rsidRPr="00C21AEC" w:rsidRDefault="002F2984" w:rsidP="007313FB">
+    <w:p w:rsidR="00D8280D" w:rsidRPr="00FA3151" w:rsidRDefault="002F2984" w:rsidP="007313FB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">с </w:t>
       </w:r>
-      <w:r w:rsidR="006662A6" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="006662A6" w:rsidRPr="00C625AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>настоящ адрес: гр./</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>с. .....................</w:t>
       </w:r>
-      <w:r w:rsidR="00D8280D" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00D8280D" w:rsidRPr="00C625AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>......</w:t>
       </w:r>
-      <w:r w:rsidR="00521E33" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00521E33" w:rsidRPr="00C625AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.........</w:t>
       </w:r>
-      <w:r w:rsidR="00D8280D" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00D8280D" w:rsidRPr="00C625AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>... община ...................... район .................</w:t>
       </w:r>
-      <w:r w:rsidR="00521E33" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00521E33" w:rsidRPr="00C625AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.......</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>. област .................</w:t>
       </w:r>
-      <w:r w:rsidR="00D8280D" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00D8280D" w:rsidRPr="00C625AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.... ж.к./ул. ..............................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:r w:rsidR="00D8280D" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00D8280D" w:rsidRPr="00C625AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
-      <w:r w:rsidR="00C625AB" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00C625AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
-      <w:r w:rsidR="00D8280D" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00D8280D" w:rsidRPr="00C625AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.......... бл. № ........ вх. ....., ет. ....., ап.</w:t>
       </w:r>
-      <w:r w:rsidR="00521E33" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00521E33" w:rsidRPr="00C625AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
-      <w:r w:rsidR="00D8280D" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00D8280D" w:rsidRPr="00C625AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
-      <w:r w:rsidR="00C625AB" w:rsidRPr="00C21AEC">
-[...8 lines deleted...]
-    <w:p w:rsidR="007164C3" w:rsidRPr="00C21AEC" w:rsidRDefault="007164C3" w:rsidP="007313FB">
+      <w:r w:rsidR="00C625AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D179B7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00C625AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007164C3" w:rsidRPr="00FA3151" w:rsidRDefault="007164C3" w:rsidP="007313FB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r w:rsidRPr="00FA3151">
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>(данни за настоящия адрес се попълват само когато избирателя</w:t>
       </w:r>
-      <w:r w:rsidR="00FF6982" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00FF6982">
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>т</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r w:rsidRPr="00FA3151">
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> предварително е подал заявление за вписване в избирателния списък по настоящ адрес)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B76716" w:rsidRPr="00C21AEC" w:rsidRDefault="00B76716" w:rsidP="007313FB">
+    <w:p w:rsidR="00B76716" w:rsidRDefault="00B76716" w:rsidP="007313FB">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:ind w:firstLine="708"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC1503" w:rsidRPr="00C21AEC" w:rsidRDefault="00FC1503" w:rsidP="007313FB">
+    <w:p w:rsidR="00FC1503" w:rsidRPr="00FA3151" w:rsidRDefault="00FC1503" w:rsidP="007313FB">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:ind w:firstLine="708"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r w:rsidRPr="00FA3151">
         <w:t xml:space="preserve">Желая да упражня правото си на глас в изборите </w:t>
       </w:r>
-      <w:r w:rsidR="002D49C5" w:rsidRPr="00C21AEC">
-[...17 lines deleted...]
-      <w:r w:rsidR="0012347D" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="002D49C5" w:rsidRPr="00FA3151">
+        <w:t>за президент и вицепрезидент на републиката</w:t>
+      </w:r>
+      <w:r w:rsidR="00E91D0F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D49C5" w:rsidRPr="00FA3151">
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r w:rsidR="00804140">
+        <w:t>25 октомври 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00802769" w:rsidRPr="00FA3151">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D49C5" w:rsidRPr="00FA3151">
         <w:t>г.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r w:rsidRPr="00FA3151">
         <w:t xml:space="preserve"> с подвижна избирателна </w:t>
       </w:r>
-      <w:r w:rsidR="005C5990" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="005C5990" w:rsidRPr="00FA3151">
         <w:t>кутия</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r w:rsidRPr="00FA3151">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC1503" w:rsidRPr="00C21AEC" w:rsidRDefault="00FC1503" w:rsidP="007313FB">
+    <w:p w:rsidR="00423B7C" w:rsidRDefault="00423B7C" w:rsidP="007313FB">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C21AEC">
-[...80 lines deleted...]
-    <w:p w:rsidR="001D77DA" w:rsidRPr="00C21AEC" w:rsidRDefault="001D77DA" w:rsidP="007313FB">
+    </w:p>
+    <w:p w:rsidR="00FC1503" w:rsidRDefault="00FC1503" w:rsidP="007313FB">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00312F1F" w:rsidRPr="00C21AEC" w:rsidRDefault="00312F1F" w:rsidP="007313FB">
+      <w:r w:rsidRPr="00FA3151">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Съгласен</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4053" w:rsidRPr="00FA3151">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA3151">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>а съм личните ми данни да бъдат обработ</w:t>
+      </w:r>
+      <w:r w:rsidR="000B12AA" w:rsidRPr="00FA3151">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вани във връзка с </w:t>
+      </w:r>
+      <w:r w:rsidR="005C5990" w:rsidRPr="00FA3151">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">изборите </w:t>
+      </w:r>
+      <w:r w:rsidR="002D49C5" w:rsidRPr="00FA3151">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за президент и вицепрезидент на републиката </w:t>
+      </w:r>
+      <w:r w:rsidR="00802769" w:rsidRPr="00B40FB4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r w:rsidR="00804140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>25 октомври</w:t>
+      </w:r>
+      <w:r w:rsidR="00802769" w:rsidRPr="00B40FB4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="001D77DA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00804140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00802769" w:rsidRPr="00B40FB4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D77DA" w:rsidRDefault="001D77DA" w:rsidP="007313FB">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001803A4" w:rsidRPr="00C21AEC" w:rsidRDefault="003B2B28" w:rsidP="007313FB">
-      <w:pPr>
+    <w:p w:rsidR="00312F1F" w:rsidRPr="001D77DA" w:rsidRDefault="00312F1F" w:rsidP="007313FB">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C21AEC">
+    </w:p>
+    <w:p w:rsidR="001803A4" w:rsidRPr="00FA3151" w:rsidRDefault="003B2B28" w:rsidP="007313FB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA3151">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Дата </w:t>
       </w:r>
-      <w:r w:rsidR="00521E33" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="00521E33" w:rsidRPr="00FA3151">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
-      <w:r w:rsidR="002D49C5" w:rsidRPr="00C21AEC">
-[...15 lines deleted...]
-      <w:r w:rsidR="002D49C5" w:rsidRPr="00C21AEC">
+      <w:r w:rsidR="002D49C5" w:rsidRPr="00FA3151">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……… </w:t>
+      </w:r>
+      <w:r w:rsidR="001D77DA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3B35">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00802769" w:rsidRPr="00FA3151">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D49C5" w:rsidRPr="00FA3151">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC1503" w:rsidRPr="00C21AEC" w:rsidRDefault="00FC1503" w:rsidP="007313FB">
+    <w:p w:rsidR="00FC1503" w:rsidRPr="00FA3151" w:rsidRDefault="00FC1503" w:rsidP="007313FB">
       <w:pPr>
         <w:ind w:left="4956" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C21AEC">
+      <w:r w:rsidRPr="00FA3151">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Подпис:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B2B28" w:rsidRPr="00C21AEC" w:rsidRDefault="003B2B28" w:rsidP="007313FB">
+    <w:p w:rsidR="003B2B28" w:rsidRDefault="003B2B28" w:rsidP="007313FB">
       <w:pPr>
         <w:ind w:left="4956" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007313FB" w:rsidRPr="00C21AEC" w:rsidRDefault="007313FB" w:rsidP="007313FB">
+    <w:p w:rsidR="008D692D" w:rsidRDefault="008D692D" w:rsidP="007313FB">
+      <w:pPr>
+        <w:ind w:left="4956" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F2984" w:rsidRPr="00F4391E" w:rsidRDefault="002F2984" w:rsidP="007313FB">
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="002F2984" w:rsidRPr="00D93851" w:rsidRDefault="002F2984" w:rsidP="007313FB">
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00771B01">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заявлението се подава </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00771B01">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">не по-късно от 14 дни преди </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4391E">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>изборния ден</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4391E">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00771B01" w:rsidRPr="00F4391E">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidR="0015580A" w:rsidRPr="00F4391E">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00771B01" w:rsidRPr="00F4391E">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00771B01" w:rsidRPr="00F4391E">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>октомври 2026 г.</w:t>
+      </w:r>
+      <w:r w:rsidR="00771B01" w:rsidRPr="00F4391E">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4391E">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>от избиратели с трайни увреждания, които не им позволяват да упражнят избирателното си право в изборното помещение и желаят да гласуват с подвижна избирателна кутия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00753947" w:rsidRPr="00753947" w:rsidRDefault="002F2984" w:rsidP="00753947">
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ala1"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...38 lines deleted...]
-          <w:lang w:val="bg-BG"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1E41">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Когато избирателят не е подал заявление в указания по-горе срок, може да гласува с подвижна избирателна кутия, ако </w:t>
+      </w:r>
+      <w:r w:rsidR="0015580A">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>увреждането е възникнало или констатирано след изтичане на 14-дневния срок и подаде заявление за гласуване</w:t>
+      </w:r>
+      <w:r w:rsidR="00753947">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с подвижна избирателна кутия</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1E41">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не по-късно от 5 дни преди изборния ден и при </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>условие, че на територията на населеното място е назначена подвижна секционна избирателна комисия.</w:t>
+      </w:r>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>този</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0084105D" w:rsidRPr="00D93851">
-[...73 lines deleted...]
-      <w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>случай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>избирателят</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>представя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>документ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>издаден</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ТЕЛК (НЕЛК), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>който</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>удостоверява</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>вида</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>трайното</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>увреждане</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>невъзможността</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>му</w:t>
+      </w:r>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>да</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>упражни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>избирателно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>право</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>изборно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>помещение</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00753947" w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="insertedtext"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F4391E" w:rsidRDefault="002F2984" w:rsidP="00753947">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ala1"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...104 lines deleted...]
-    <w:p w:rsidR="002F2984" w:rsidRPr="00D93851" w:rsidRDefault="002F2984" w:rsidP="007313FB">
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1E41">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заявлението трябва да е саморъчно подписано и може да бъде подадено от упълномощено лице или изпратено по </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753947">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пощата, факс или </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1E41">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>електронно заявление със същото съдържание през интернет страницата на органите по чл. 23, ал. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00753947">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ИК (общината)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1E41">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по постоянния адрес</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4391E">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F2984" w:rsidRPr="00DC1E41" w:rsidRDefault="00F4391E" w:rsidP="007313FB">
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ala1"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="002F2984" w:rsidRPr="00D93851" w:rsidRDefault="002F2984" w:rsidP="0084105D">
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Когато</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2984" w:rsidRPr="00DC1E41">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> е подадено заявление по чл. 36 ИК за гласуване по настоящ адрес и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>избирателя</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2984" w:rsidRPr="00DC1E41">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> е вписан в избирателния списък по настоящия му адрес – настоящото заявление се подава пред органите по чл. 23</w:t>
+      </w:r>
+      <w:r w:rsidR="00A24073" w:rsidRPr="00DC1E41">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2984" w:rsidRPr="00DC1E41">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ал.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A24073" w:rsidRPr="00DC1E41">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F2984" w:rsidRPr="00DC1E41">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1E41" w:rsidRPr="00DC1E41">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ИК </w:t>
+      </w:r>
+      <w:r w:rsidR="002F2984" w:rsidRPr="00DC1E41">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по настоящ адрес. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F2984" w:rsidRPr="00BC25E1" w:rsidRDefault="002F2984" w:rsidP="007313FB">
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ala1"/>
-          <w:i/>
-[...92 lines deleted...]
-    <w:p w:rsidR="002F2984" w:rsidRPr="00D93851" w:rsidRDefault="002F2984" w:rsidP="007313FB">
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC25E1">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При подаване на електронно заявление не се изисква подпис. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F2984" w:rsidRPr="009F3120" w:rsidRDefault="00F4391E" w:rsidP="007313FB">
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ala1"/>
-          <w:b/>
-[...22 lines deleted...]
-    <w:p w:rsidR="002F2984" w:rsidRPr="00D93851" w:rsidRDefault="002F2984" w:rsidP="007313FB">
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F4391E">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>За подадените до 14 дни преди изборния ден заявления о</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2984" w:rsidRPr="00F4391E">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>рган</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4391E">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ите</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2984" w:rsidRPr="00F4391E">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по чл. 23, ал. 1 ИК извършва</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4391E">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2984" w:rsidRPr="00F4391E">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F440DA">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">служебна </w:t>
+      </w:r>
+      <w:r w:rsidR="002F2984" w:rsidRPr="00F4391E">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>проверка и установява</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4391E">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2984" w:rsidRPr="00F4391E">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A06548" w:rsidRPr="00F4391E">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">наличието на трайно </w:t>
+      </w:r>
+      <w:r w:rsidR="002F2984" w:rsidRPr="00F4391E">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">увреждане на избирателя по служебен път, като вътрешна електронна административна услуга </w:t>
+      </w:r>
+      <w:r w:rsidR="002F2984" w:rsidRPr="00A06548">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по реда на Закона за електронното управление. Когато служебната проверка е неуспешна, органът по чл. 23, ал. 1 ИК изисква от ТЕЛК/НЕЛК документ, удостоверяващ </w:t>
+      </w:r>
+      <w:r w:rsidR="002F2984" w:rsidRPr="009F3120">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">увреждането. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE7F3A" w:rsidRPr="008D692D" w:rsidRDefault="008D692D" w:rsidP="007313FB">
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2984">
+        <w:rPr>
           <w:rStyle w:val="ala1"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...65 lines deleted...]
-    <w:p w:rsidR="002F2984" w:rsidRPr="00D93851" w:rsidRDefault="002F2984" w:rsidP="007313FB">
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>На територията на всяка община (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D692D">
+        <w:rPr>
+          <w:rStyle w:val="ala1"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">район – в градовете с районно деление) се назначава най-малко една подвижна секционна избирателна комисия при наличие на не по-малко от 10 избиратели, заявили желание да гласуват с подвижна избирателна кутия и при спазване на условията на чл. 90, ал. 1 ИК. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7F3A" w:rsidRPr="008D692D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7F3A" w:rsidRPr="008D692D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>градовете с районно деление подвижната секционна избирателна комисия може да обхваща територията на повече от един район, ако са подадени по-малко от 10 заявления в съответния район.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE36F7" w:rsidRPr="008D692D" w:rsidRDefault="00DE36F7" w:rsidP="007313FB">
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="ala1"/>
-[...46 lines deleted...]
-    <w:sectPr w:rsidR="00FC1503" w:rsidRPr="00D93851" w:rsidSect="00056425">
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DE36F7" w:rsidRPr="008D692D" w:rsidSect="00056425">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="567" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008A1164" w:rsidRDefault="008A1164" w:rsidP="00297118">
+    <w:p w:rsidR="00254B7E" w:rsidRDefault="00254B7E" w:rsidP="00297118">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008A1164" w:rsidRDefault="008A1164" w:rsidP="00297118">
+    <w:p w:rsidR="00254B7E" w:rsidRDefault="00254B7E" w:rsidP="00297118">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008A1164" w:rsidRDefault="008A1164" w:rsidP="00297118">
+    <w:p w:rsidR="00254B7E" w:rsidRDefault="00254B7E" w:rsidP="00297118">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008A1164" w:rsidRDefault="008A1164" w:rsidP="00297118">
+    <w:p w:rsidR="00254B7E" w:rsidRDefault="00254B7E" w:rsidP="00297118">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="140"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC1503"/>
-    <w:rsid w:val="000302A3"/>
+    <w:rsid w:val="00001A62"/>
+    <w:rsid w:val="00025552"/>
+    <w:rsid w:val="0003425F"/>
+    <w:rsid w:val="0004459B"/>
     <w:rsid w:val="0004531F"/>
     <w:rsid w:val="00056425"/>
-    <w:rsid w:val="0009196B"/>
-    <w:rsid w:val="0009699B"/>
     <w:rsid w:val="000B12AA"/>
     <w:rsid w:val="000B6C99"/>
     <w:rsid w:val="00121534"/>
-    <w:rsid w:val="0012347D"/>
-    <w:rsid w:val="00174DF3"/>
+    <w:rsid w:val="0015580A"/>
     <w:rsid w:val="001803A4"/>
     <w:rsid w:val="001A2DD9"/>
     <w:rsid w:val="001A2E4E"/>
-    <w:rsid w:val="001B4AAA"/>
-    <w:rsid w:val="001C72A6"/>
     <w:rsid w:val="001D77DA"/>
     <w:rsid w:val="001F7D22"/>
     <w:rsid w:val="00202304"/>
     <w:rsid w:val="00226B09"/>
     <w:rsid w:val="00227C52"/>
+    <w:rsid w:val="00254B7E"/>
+    <w:rsid w:val="00280A96"/>
     <w:rsid w:val="002946A0"/>
     <w:rsid w:val="00297118"/>
     <w:rsid w:val="002C4F02"/>
     <w:rsid w:val="002C5AA9"/>
     <w:rsid w:val="002D49C5"/>
     <w:rsid w:val="002E4B7A"/>
     <w:rsid w:val="002F11D3"/>
     <w:rsid w:val="002F2984"/>
-    <w:rsid w:val="00305D0A"/>
     <w:rsid w:val="00312F1F"/>
     <w:rsid w:val="0032290F"/>
     <w:rsid w:val="00326BE8"/>
     <w:rsid w:val="00334DBA"/>
     <w:rsid w:val="00346548"/>
+    <w:rsid w:val="00375879"/>
+    <w:rsid w:val="00387CFF"/>
     <w:rsid w:val="00393FEA"/>
     <w:rsid w:val="003A63B8"/>
     <w:rsid w:val="003B2B28"/>
     <w:rsid w:val="003B6FB5"/>
+    <w:rsid w:val="00423B7C"/>
     <w:rsid w:val="004747D4"/>
     <w:rsid w:val="00482FE3"/>
     <w:rsid w:val="00495A49"/>
-    <w:rsid w:val="004A0CBE"/>
     <w:rsid w:val="004C1897"/>
-    <w:rsid w:val="0051154C"/>
     <w:rsid w:val="00521E33"/>
-    <w:rsid w:val="00544B26"/>
+    <w:rsid w:val="00544F8A"/>
     <w:rsid w:val="005700F8"/>
-    <w:rsid w:val="005908B7"/>
-    <w:rsid w:val="005B60E7"/>
+    <w:rsid w:val="005A3B35"/>
     <w:rsid w:val="005B6DB2"/>
     <w:rsid w:val="005C5990"/>
     <w:rsid w:val="005C659B"/>
+    <w:rsid w:val="005C72CA"/>
     <w:rsid w:val="005D0EEB"/>
-    <w:rsid w:val="00657AAC"/>
     <w:rsid w:val="006662A6"/>
     <w:rsid w:val="00673576"/>
+    <w:rsid w:val="0068098A"/>
     <w:rsid w:val="006A3DAB"/>
     <w:rsid w:val="006B2018"/>
-    <w:rsid w:val="006C205A"/>
     <w:rsid w:val="006C4AEA"/>
     <w:rsid w:val="006F5519"/>
     <w:rsid w:val="007164C3"/>
     <w:rsid w:val="007313FB"/>
     <w:rsid w:val="0074370D"/>
-    <w:rsid w:val="00760CE3"/>
+    <w:rsid w:val="00753947"/>
     <w:rsid w:val="00770106"/>
+    <w:rsid w:val="00771B01"/>
     <w:rsid w:val="007923DE"/>
     <w:rsid w:val="007929F3"/>
     <w:rsid w:val="007A5458"/>
     <w:rsid w:val="007E237A"/>
     <w:rsid w:val="00802191"/>
     <w:rsid w:val="00802769"/>
+    <w:rsid w:val="00804140"/>
     <w:rsid w:val="00824D4B"/>
     <w:rsid w:val="0083017A"/>
-    <w:rsid w:val="0084105D"/>
+    <w:rsid w:val="00834830"/>
     <w:rsid w:val="008428D8"/>
     <w:rsid w:val="00842FFB"/>
-    <w:rsid w:val="008472DF"/>
     <w:rsid w:val="0086562C"/>
-    <w:rsid w:val="00871925"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008A1164"/>
+    <w:rsid w:val="008A40A1"/>
+    <w:rsid w:val="008D692D"/>
     <w:rsid w:val="008D7D14"/>
     <w:rsid w:val="008D7D84"/>
     <w:rsid w:val="008F402B"/>
-    <w:rsid w:val="00914D22"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00935207"/>
     <w:rsid w:val="009443DD"/>
+    <w:rsid w:val="00947044"/>
     <w:rsid w:val="009500ED"/>
+    <w:rsid w:val="009501A3"/>
     <w:rsid w:val="0096186C"/>
-    <w:rsid w:val="00965F75"/>
     <w:rsid w:val="00972887"/>
+    <w:rsid w:val="009F3120"/>
     <w:rsid w:val="00A00DBE"/>
     <w:rsid w:val="00A0212D"/>
+    <w:rsid w:val="00A06548"/>
     <w:rsid w:val="00A141AC"/>
-    <w:rsid w:val="00A2510B"/>
-    <w:rsid w:val="00A44EF8"/>
+    <w:rsid w:val="00A24073"/>
     <w:rsid w:val="00A654E3"/>
+    <w:rsid w:val="00A71DC5"/>
     <w:rsid w:val="00AA134E"/>
     <w:rsid w:val="00AC0B21"/>
     <w:rsid w:val="00AE37CA"/>
     <w:rsid w:val="00AE70BC"/>
     <w:rsid w:val="00B076B2"/>
     <w:rsid w:val="00B10D4A"/>
+    <w:rsid w:val="00B32E95"/>
     <w:rsid w:val="00B40FB4"/>
     <w:rsid w:val="00B60AB8"/>
     <w:rsid w:val="00B76716"/>
     <w:rsid w:val="00B77348"/>
+    <w:rsid w:val="00B84754"/>
     <w:rsid w:val="00BA33D1"/>
+    <w:rsid w:val="00BC25E1"/>
     <w:rsid w:val="00BD1AA3"/>
-    <w:rsid w:val="00BF4BAB"/>
+    <w:rsid w:val="00BD7AF0"/>
     <w:rsid w:val="00C13946"/>
-    <w:rsid w:val="00C21AEC"/>
     <w:rsid w:val="00C40245"/>
     <w:rsid w:val="00C423D6"/>
+    <w:rsid w:val="00C55A34"/>
     <w:rsid w:val="00C55E61"/>
     <w:rsid w:val="00C625AB"/>
     <w:rsid w:val="00C83BBF"/>
-    <w:rsid w:val="00C85EF9"/>
-    <w:rsid w:val="00CA3804"/>
     <w:rsid w:val="00CA46C8"/>
     <w:rsid w:val="00CD149A"/>
     <w:rsid w:val="00CE0BD7"/>
     <w:rsid w:val="00CE7DC5"/>
-    <w:rsid w:val="00D04AB9"/>
+    <w:rsid w:val="00D179B7"/>
+    <w:rsid w:val="00D34458"/>
     <w:rsid w:val="00D51648"/>
     <w:rsid w:val="00D63929"/>
     <w:rsid w:val="00D8280D"/>
     <w:rsid w:val="00D83A13"/>
     <w:rsid w:val="00D85703"/>
-    <w:rsid w:val="00D93851"/>
     <w:rsid w:val="00DA5D6E"/>
-    <w:rsid w:val="00DA6C54"/>
+    <w:rsid w:val="00DC1E41"/>
     <w:rsid w:val="00DC7257"/>
     <w:rsid w:val="00DD057B"/>
+    <w:rsid w:val="00DE36F7"/>
     <w:rsid w:val="00DE733E"/>
+    <w:rsid w:val="00DF17BA"/>
     <w:rsid w:val="00DF4053"/>
-    <w:rsid w:val="00E20BFA"/>
+    <w:rsid w:val="00E10632"/>
     <w:rsid w:val="00E20F31"/>
     <w:rsid w:val="00E42495"/>
     <w:rsid w:val="00E91D0F"/>
-    <w:rsid w:val="00EA2670"/>
+    <w:rsid w:val="00E95C0D"/>
     <w:rsid w:val="00EB3B4B"/>
     <w:rsid w:val="00F13F63"/>
+    <w:rsid w:val="00F4391E"/>
+    <w:rsid w:val="00F440DA"/>
     <w:rsid w:val="00F448F3"/>
     <w:rsid w:val="00F73B3C"/>
     <w:rsid w:val="00F76D46"/>
     <w:rsid w:val="00F941BA"/>
     <w:rsid w:val="00F95698"/>
     <w:rsid w:val="00FA3151"/>
     <w:rsid w:val="00FB150F"/>
     <w:rsid w:val="00FC1503"/>
+    <w:rsid w:val="00FE7F3A"/>
     <w:rsid w:val="00FF6982"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="38EE8CC6"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4941EA3B-C6CF-4CDA-8F95-75DAC9D7481F}"/>
+  <w15:docId w15:val="{77AA107B-2588-4990-A465-B833A23CC0F9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
@@ -2571,50 +3134,55 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00297118"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00297118"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="insertedtext">
+    <w:name w:val="insertedtext"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="0015580A"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2889,88 +3457,88 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1C81962-48E9-4F86-9896-BB815876641F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52D2308-6FFE-4306-AD14-3014FA4256D5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2722</Characters>
+  <Pages>2</Pages>
+  <Words>513</Words>
+  <Characters>3206</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Заглавие</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Приложение №</vt:lpstr>
       <vt:lpstr>Приложение №</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3144</CharactersWithSpaces>
+  <CharactersWithSpaces>3712</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Приложение №</dc:title>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>