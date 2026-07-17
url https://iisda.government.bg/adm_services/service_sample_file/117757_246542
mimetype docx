--- v0 (2026-06-08)
+++ v1 (2026-07-17)
@@ -1,629 +1,644 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="38AA8313" w14:textId="77777777" w:rsidR="00AA791A" w:rsidRPr="001B3EC0" w:rsidRDefault="00AA791A" w:rsidP="00AA791A">
+    <w:p w14:paraId="38AA8313" w14:textId="77777777" w:rsidR="00AA791A" w:rsidRPr="00AA791A" w:rsidRDefault="00AA791A" w:rsidP="00AA791A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="202020"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk91007043"/>
-      <w:r w:rsidRPr="001B3EC0">
+      <w:r w:rsidRPr="00AA791A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="202020"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">С политиката за защита на личните данни в ГД ГВА може да се запознаете на интернет сайта на ГД ГВА - </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="001B3EC0">
+        <w:r w:rsidRPr="00AA791A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>https://www.caa.bg/bg/category/747/8879</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="0073416E" w14:textId="77777777" w:rsidR="008831CB" w:rsidRPr="001B3EC0" w:rsidRDefault="008831CB" w:rsidP="00175F65">
+    <w:p w14:paraId="0073416E" w14:textId="77777777" w:rsidR="008831CB" w:rsidRPr="00F60AF8" w:rsidRDefault="008831CB" w:rsidP="00175F65">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1844"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="1956"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1133"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C1AB7" w:rsidRPr="001B3EC0" w14:paraId="56A8CE0B" w14:textId="77777777" w:rsidTr="00B04640">
+      <w:tr w:rsidR="004C1AB7" w:rsidRPr="00FE6364" w14:paraId="56A8CE0B" w14:textId="77777777" w:rsidTr="00B04640">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60A1BE0C" w14:textId="77777777" w:rsidR="004C1AB7" w:rsidRPr="001B3EC0" w:rsidRDefault="004C1AB7" w:rsidP="000E180A">
+          <w:p w14:paraId="60A1BE0C" w14:textId="77777777" w:rsidR="004C1AB7" w:rsidRPr="00FE6364" w:rsidRDefault="004C1AB7" w:rsidP="000E180A">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00FE6364">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">ПОПЪЛВА СЕ ОТ ГД  ГВА </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3804CF31" w14:textId="77777777" w:rsidR="004C1AB7" w:rsidRPr="001B3EC0" w:rsidRDefault="004C1AB7" w:rsidP="000E180A">
+          <w:p w14:paraId="3804CF31" w14:textId="77777777" w:rsidR="004C1AB7" w:rsidRPr="00FE6364" w:rsidRDefault="004C1AB7" w:rsidP="000E180A">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00FE6364">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2B8D6145" w14:textId="77777777" w:rsidR="004C1AB7" w:rsidRPr="001B3EC0" w:rsidRDefault="004C1AB7" w:rsidP="000E180A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B8D6145" w14:textId="77777777" w:rsidR="004C1AB7" w:rsidRPr="00FE6364" w:rsidRDefault="004C1AB7" w:rsidP="000E180A">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69D95F11" w14:textId="77777777" w:rsidR="004C1AB7" w:rsidRPr="001B3EC0" w:rsidRDefault="004C1AB7" w:rsidP="000E180A">
+          <w:p w14:paraId="69D95F11" w14:textId="77777777" w:rsidR="004C1AB7" w:rsidRPr="00FE6364" w:rsidRDefault="004C1AB7" w:rsidP="000E180A">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00FE6364">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1956" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5321088F" w14:textId="77777777" w:rsidR="004C1AB7" w:rsidRPr="001B3EC0" w:rsidRDefault="004C1AB7" w:rsidP="000E180A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5321088F" w14:textId="77777777" w:rsidR="004C1AB7" w:rsidRPr="00FE6364" w:rsidRDefault="004C1AB7" w:rsidP="000E180A">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="355239AE" w14:textId="77777777" w:rsidR="004C1AB7" w:rsidRPr="001B3EC0" w:rsidRDefault="004C1AB7" w:rsidP="000E180A">
+          <w:p w14:paraId="355239AE" w14:textId="77777777" w:rsidR="004C1AB7" w:rsidRPr="00FE6364" w:rsidRDefault="004C1AB7" w:rsidP="000E180A">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00FE6364">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Платена такса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2E7B98FC" w14:textId="77777777" w:rsidR="004C1AB7" w:rsidRPr="001B3EC0" w:rsidRDefault="004C1AB7" w:rsidP="000E180A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7B98FC" w14:textId="77777777" w:rsidR="004C1AB7" w:rsidRPr="00FE6364" w:rsidRDefault="004C1AB7" w:rsidP="000E180A">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24F55550" w14:textId="77777777" w:rsidR="000F25D5" w:rsidRPr="001B3EC0" w:rsidRDefault="000F25D5" w:rsidP="00B04640">
+    <w:p w14:paraId="24F55550" w14:textId="77777777" w:rsidR="000F25D5" w:rsidRPr="00B04640" w:rsidRDefault="000F25D5" w:rsidP="00B04640">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72D6A551" w14:textId="77777777" w:rsidR="002214E2" w:rsidRPr="001B3EC0" w:rsidRDefault="002214E2" w:rsidP="002214E2">
+    <w:p w14:paraId="72D6A551" w14:textId="77777777" w:rsidR="002214E2" w:rsidRDefault="002214E2" w:rsidP="002214E2">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B3EC0">
+      <w:r w:rsidRPr="00F60AF8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">ЧАСТ І – ОПРЕДЕЛЯНЕ НА ПРОВЕРЯВАЩ ЗА ПРОВЕРКА НА УМЕНИЯТА </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F910AAA" w14:textId="77777777" w:rsidR="000F25D5" w:rsidRPr="001B3EC0" w:rsidRDefault="000F25D5" w:rsidP="005048DD">
+    <w:p w14:paraId="2F910AAA" w14:textId="77777777" w:rsidR="000F25D5" w:rsidRPr="000F25D5" w:rsidRDefault="000F25D5" w:rsidP="005048DD">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="426"/>
-        <w:gridCol w:w="143"/>
+        <w:gridCol w:w="140"/>
         <w:gridCol w:w="427"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="427"/>
-        <w:gridCol w:w="604"/>
-        <w:gridCol w:w="104"/>
+        <w:gridCol w:w="606"/>
+        <w:gridCol w:w="102"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="708"/>
-        <w:gridCol w:w="565"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="710"/>
+        <w:gridCol w:w="429"/>
+        <w:gridCol w:w="137"/>
+        <w:gridCol w:w="431"/>
+        <w:gridCol w:w="708"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C31041" w:rsidRPr="001B3EC0" w14:paraId="66BBA977" w14:textId="77777777" w:rsidTr="000F25D5">
+      <w:tr w:rsidR="00C31041" w:rsidRPr="00A00E9B" w14:paraId="66BBA977" w14:textId="77777777" w:rsidTr="00F83344">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A52E782" w14:textId="77777777" w:rsidR="00085633" w:rsidRPr="001B3EC0" w:rsidRDefault="00085633" w:rsidP="008F1FBA">
+          <w:p w14:paraId="6A52E782" w14:textId="77777777" w:rsidR="00085633" w:rsidRPr="00085633" w:rsidRDefault="00085633" w:rsidP="008F1FBA">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
-[...8 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09885892" w14:textId="36FBAA5D" w:rsidR="00085633" w:rsidRPr="001B3EC0" w:rsidRDefault="00085633" w:rsidP="00085633">
+          <w:p w14:paraId="09885892" w14:textId="77777777" w:rsidR="00085633" w:rsidRPr="00A00E9B" w:rsidRDefault="00085633" w:rsidP="00085633">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...34 lines deleted...]
-            <w:gridSpan w:val="14"/>
+            <w:r w:rsidRPr="00A00E9B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>КАНДИДАТСВАМ ЗА</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3661" w:type="pct"/>
+            <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EBA938F" w14:textId="77777777" w:rsidR="00085633" w:rsidRPr="001B3EC0" w:rsidRDefault="00DD52C3" w:rsidP="00085633">
+          <w:p w14:paraId="4EBA938F" w14:textId="77777777" w:rsidR="00085633" w:rsidRPr="00A00E9B" w:rsidRDefault="00DD52C3" w:rsidP="00085633">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="008E1FBF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D51B0">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+              <w:t>моля, отбележете с “x” или “</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002D51B0">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>моля, отбележете с “x” или “√”  приложимите действия</w:t>
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:t>√”  приложимите</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002D51B0">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve"> )</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002D51B0">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>действия</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E1FBF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C31041" w:rsidRPr="001B3EC0" w14:paraId="209D4C30" w14:textId="77777777" w:rsidTr="000F25D5">
+      <w:tr w:rsidR="00C31041" w:rsidRPr="00A00E9B" w14:paraId="209D4C30" w14:textId="77777777" w:rsidTr="00F83344">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="279" w:type="pct"/>
+            <w:tcW w:w="278" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4861363D" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00C31041" w:rsidP="00B97E2B">
+          <w:p w14:paraId="4861363D" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="00A00E9B" w:rsidRDefault="00C31041" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...6 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+            <w:r w:rsidRPr="00D15F13">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>PPL(A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="546A8D3D" w14:textId="397E8E1A" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="00B97E2B">
+          <w:p w14:paraId="546A8D3D" w14:textId="397E8E1A" w:rsidR="00C31041" w:rsidRPr="00A00E9B" w:rsidRDefault="00F151A5" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00A00E9B">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2730A113" wp14:editId="4903FFF1">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="2" name="Picture 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
@@ -644,108 +659,106 @@
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16B93727" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00C31041" w:rsidP="00B97E2B">
+          <w:p w14:paraId="16B93727" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="00A00E9B" w:rsidRDefault="00C31041" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...6 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+            <w:r w:rsidRPr="00D15F13">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>PPL(H)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A858C69" w14:textId="3FF92A61" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="00B97E2B">
+          <w:p w14:paraId="5A858C69" w14:textId="3FF92A61" w:rsidR="00C31041" w:rsidRPr="00A00E9B" w:rsidRDefault="00F151A5" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00A00E9B">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FA022B5" wp14:editId="42AE9E3C">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="Picture 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
@@ -767,132 +780,115 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="347" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50688FA8" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00C31041" w:rsidP="00B97E2B">
+          <w:p w14:paraId="50688FA8" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="00A00E9B" w:rsidRDefault="00C31041" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...30 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>PPL(As</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D15F13">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="208" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="565BEF01" w14:textId="76C029DE" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="00B97E2B">
+          <w:p w14:paraId="565BEF01" w14:textId="76C029DE" w:rsidR="00C31041" w:rsidRPr="00866E25" w:rsidRDefault="00F151A5" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00E9B">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D603434" wp14:editId="31B48E34">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="4" name="Picture 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 4"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
@@ -913,107 +909,105 @@
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FECE470" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00C31041" w:rsidP="00B97E2B">
+          <w:p w14:paraId="1FECE470" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="00A00E9B" w:rsidRDefault="00C31041" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...5 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>LAPL(A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="208" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E0465D1" w14:textId="17167495" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="00B97E2B">
+          <w:p w14:paraId="5E0465D1" w14:textId="17167495" w:rsidR="00C31041" w:rsidRPr="00A00E9B" w:rsidRDefault="00F151A5" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00A00E9B">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3EBF5614" wp14:editId="6004113F">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="5" name="Picture 5"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 5"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
@@ -1034,107 +1028,104 @@
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69C2E78D" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00C31041" w:rsidP="00B97E2B">
+          <w:p w14:paraId="69C2E78D" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="00866E25" w:rsidRDefault="00C31041" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
-[...8 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>LAPL(H)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="208" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="753A0A40" w14:textId="3C9EF5F9" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="00B97E2B">
+          <w:p w14:paraId="753A0A40" w14:textId="3C9EF5F9" w:rsidR="00C31041" w:rsidRPr="00A00E9B" w:rsidRDefault="00F151A5" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00A00E9B">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D561707" wp14:editId="6C66BE49">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="6" name="Picture 6"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 6"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
@@ -1155,107 +1146,104 @@
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EA82705" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00C31041" w:rsidP="00B97E2B">
+          <w:p w14:paraId="4EA82705" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="00866E25" w:rsidRDefault="00C31041" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
-[...8 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>LAPL(S)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="208" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23EDC8B4" w14:textId="0C05229D" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="00B97E2B">
+          <w:p w14:paraId="23EDC8B4" w14:textId="0C05229D" w:rsidR="00C31041" w:rsidRPr="00A00E9B" w:rsidRDefault="00F151A5" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00A00E9B">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7ABE589B" wp14:editId="6F22257D">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="7" name="Picture 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 7"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
@@ -1276,107 +1264,104 @@
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74396BB7" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00C31041" w:rsidP="00B97E2B">
+          <w:p w14:paraId="74396BB7" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="00866E25" w:rsidRDefault="00C31041" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
-[...8 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>LAPL(B)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="208" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59E652E0" w14:textId="574EB585" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="00B97E2B">
+          <w:p w14:paraId="59E652E0" w14:textId="574EB585" w:rsidR="00C31041" w:rsidRPr="00A00E9B" w:rsidRDefault="00F151A5" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00A00E9B">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="735A362E" wp14:editId="65F3DC13">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="8" name="Picture 8"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 8"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
@@ -1397,107 +1382,105 @@
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74063DE7" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00C31041" w:rsidP="00B97E2B">
+          <w:p w14:paraId="74063DE7" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="00866E25" w:rsidRDefault="00C31041" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
-[...8 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>BPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="277" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E81C1A7" w14:textId="14902884" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="00B97E2B">
+          <w:p w14:paraId="2E81C1A7" w14:textId="14902884" w:rsidR="00C31041" w:rsidRPr="00A00E9B" w:rsidRDefault="00F151A5" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00A00E9B">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66DD76EC" wp14:editId="01BB96AD">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="9" name="Picture 9"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 9"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
@@ -1518,107 +1501,104 @@
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42EEEB86" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00C31041" w:rsidP="00B97E2B">
+          <w:p w14:paraId="42EEEB86" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="00866E25" w:rsidRDefault="00C31041" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
-[...8 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>SPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62CE54EF" w14:textId="30982410" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="00B97E2B">
+          <w:p w14:paraId="62CE54EF" w14:textId="30982410" w:rsidR="00C31041" w:rsidRPr="00A00E9B" w:rsidRDefault="00F151A5" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00A00E9B">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59283172" wp14:editId="19FD970A">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="10" name="Picture 10"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 10"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
@@ -1628,125 +1608,122 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="114300" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C31041" w:rsidRPr="001B3EC0" w14:paraId="3D8EA81B" w14:textId="77777777" w:rsidTr="000F25D5">
+      <w:tr w:rsidR="00F83344" w:rsidRPr="00A00E9B" w14:paraId="3D8EA81B" w14:textId="77777777" w:rsidTr="00F83344">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="279" w:type="pct"/>
+            <w:tcW w:w="278" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D808E7A" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00C31041" w:rsidP="008F1FBA">
+          <w:p w14:paraId="4D808E7A" w14:textId="77777777" w:rsidR="00F83344" w:rsidRPr="00866E25" w:rsidRDefault="00F83344" w:rsidP="008F1FBA">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
-[...8 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>CPL(A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57E6AB45" w14:textId="203E2743" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="008F1FBA">
+          <w:p w14:paraId="57E6AB45" w14:textId="203E2743" w:rsidR="00F83344" w:rsidRPr="00A00E9B" w:rsidRDefault="00F83344" w:rsidP="008F1FBA">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00A00E9B">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75FDC9F6" wp14:editId="3CA4FB01">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="11" name="Picture 11"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 11"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
@@ -1767,107 +1744,104 @@
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="474564CF" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00C31041" w:rsidP="008F1FBA">
+          <w:p w14:paraId="474564CF" w14:textId="77777777" w:rsidR="00F83344" w:rsidRPr="00866E25" w:rsidRDefault="00F83344" w:rsidP="008F1FBA">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
-[...8 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>CPL(H)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3944DF" w14:textId="4087ABF5" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="008F1FBA">
+          <w:p w14:paraId="4C3944DF" w14:textId="4087ABF5" w:rsidR="00F83344" w:rsidRPr="00A00E9B" w:rsidRDefault="00F83344" w:rsidP="008F1FBA">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00A00E9B">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2439E39F" wp14:editId="6B3738B7">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="12" name="Picture 12"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 12"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
@@ -1889,129 +1863,104 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="347" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C13F986" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00C31041" w:rsidP="008F1FBA">
+          <w:p w14:paraId="4C13F986" w14:textId="77777777" w:rsidR="00F83344" w:rsidRPr="00866E25" w:rsidRDefault="00F83344" w:rsidP="008F1FBA">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
-[...32 lines deleted...]
-              <w:t>)</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>CPL(As)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="208" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="355873B4" w14:textId="3EF8D48A" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="008F1FBA">
+          <w:p w14:paraId="355873B4" w14:textId="3EF8D48A" w:rsidR="00F83344" w:rsidRPr="00A00E9B" w:rsidRDefault="00F83344" w:rsidP="008F1FBA">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00A00E9B">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5BDE0AF9" wp14:editId="0C33EC31">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="13" name="Picture 13"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 13"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
@@ -2032,107 +1981,104 @@
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D5B9B0E" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00C31041" w:rsidP="00B97E2B">
+          <w:p w14:paraId="1D5B9B0E" w14:textId="77777777" w:rsidR="00F83344" w:rsidRPr="00866E25" w:rsidRDefault="00F83344" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
-[...8 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>IR(A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="208" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E5839AE" w14:textId="137E5BFD" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="00B97E2B">
+          <w:p w14:paraId="5E5839AE" w14:textId="137E5BFD" w:rsidR="00F83344" w:rsidRPr="00A00E9B" w:rsidRDefault="00F83344" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00A00E9B">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7057E5D8" wp14:editId="30284225">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="14" name="Picture 14"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 14"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
@@ -2153,107 +2099,104 @@
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79A9C0FE" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00C31041" w:rsidP="00B97E2B">
+          <w:p w14:paraId="79A9C0FE" w14:textId="77777777" w:rsidR="00F83344" w:rsidRPr="00866E25" w:rsidRDefault="00F83344" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
-[...8 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>IR(H)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="208" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="005DC8FD" w14:textId="1CEDF671" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="00B97E2B">
+          <w:p w14:paraId="005DC8FD" w14:textId="1CEDF671" w:rsidR="00F83344" w:rsidRPr="00A00E9B" w:rsidRDefault="00F83344" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00A00E9B">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7719852E" wp14:editId="731F9041">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="15" name="Picture 15"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 15"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
@@ -2274,129 +2217,104 @@
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28F43700" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00C31041" w:rsidP="00B97E2B">
+          <w:p w14:paraId="28F43700" w14:textId="77777777" w:rsidR="00F83344" w:rsidRPr="00866E25" w:rsidRDefault="00F83344" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
-[...32 lines deleted...]
-              <w:t>)</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>IR(As)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="208" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BEED178" w14:textId="3C11F713" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="00B97E2B">
+          <w:p w14:paraId="3BEED178" w14:textId="3C11F713" w:rsidR="00F83344" w:rsidRPr="00A00E9B" w:rsidRDefault="00F83344" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00A00E9B">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29171D57" wp14:editId="14E54EF0">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="16" name="Picture 16"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 16"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
@@ -2417,110 +2335,106 @@
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53E6C1FB" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00C31041" w:rsidP="00B97E2B">
+          <w:p w14:paraId="53E6C1FB" w14:textId="77777777" w:rsidR="00F83344" w:rsidRPr="00A00E9B" w:rsidRDefault="00F83344" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ATPL(A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="208" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56ACAEC5" w14:textId="2BB6437B" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="00B97E2B">
+          <w:p w14:paraId="56ACAEC5" w14:textId="2BB6437B" w:rsidR="00F83344" w:rsidRPr="00A00E9B" w:rsidRDefault="00F83344" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00E9B">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76CD4E2C" wp14:editId="5507EA59">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="17" name="Picture 17"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 17"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
@@ -2531,121 +2445,237 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="114300" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="833" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="345" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39B9ADAF" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00C31041" w:rsidP="00B97E2B">
+          <w:p w14:paraId="76905B68" w14:textId="77777777" w:rsidR="00F83344" w:rsidRPr="00A00E9B" w:rsidRDefault="00F83344" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ATPL(H)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="210" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0F9866" w14:textId="3F1E9B57" w:rsidR="00F83344" w:rsidRPr="00A00E9B" w:rsidRDefault="00F83344" w:rsidP="00B97E2B">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00E9B">
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="143A3957" wp14:editId="18B68531">
+                  <wp:extent cx="114300" cy="104775"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="814946779" name="Picture 814946779"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 18"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="114300" cy="104775"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="278" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B9ADAF" w14:textId="02F9D9C7" w:rsidR="00F83344" w:rsidRPr="00A00E9B" w:rsidRDefault="00F83344" w:rsidP="00B97E2B">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>GPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2348DE8E" w14:textId="346502BE" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="00B97E2B">
+          <w:p w14:paraId="2348DE8E" w14:textId="346502BE" w:rsidR="00F83344" w:rsidRPr="00A00E9B" w:rsidRDefault="00F83344" w:rsidP="00B97E2B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00E9B">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D3CD756" wp14:editId="04FB3676">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="18" name="Picture 18"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 18"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
@@ -2655,132 +2685,172 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="114300" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C31041" w:rsidRPr="001B3EC0" w14:paraId="2E0053F9" w14:textId="77777777" w:rsidTr="000F25D5">
+      <w:tr w:rsidR="00C31041" w:rsidRPr="00A00E9B" w14:paraId="2E0053F9" w14:textId="77777777" w:rsidTr="00F83344">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1391" w:type="pct"/>
+            <w:tcW w:w="1390" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24D3E854" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00C31041" w:rsidP="008F1FBA">
+          <w:p w14:paraId="24D3E854" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="00A00E9B" w:rsidRDefault="00C31041" w:rsidP="008F1FBA">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F7104">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>с  квалификационен клас за клас/тип ВС</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="13"/>
+              <w:t>с  квалификационен клас за клас</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F7104">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F7104">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>тип</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F7104">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F7104">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>ВС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3610" w:type="pct"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7084B428" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="001B3EC0" w:rsidRDefault="00C31041" w:rsidP="008F1FBA">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7084B428" w14:textId="77777777" w:rsidR="00C31041" w:rsidRPr="00A00E9B" w:rsidRDefault="00C31041" w:rsidP="008F1FBA">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5DA25198" w14:textId="77777777" w:rsidR="007323E9" w:rsidRPr="001B3EC0" w:rsidRDefault="007323E9" w:rsidP="005048DD">
+    <w:p w14:paraId="5DA25198" w14:textId="77777777" w:rsidR="007323E9" w:rsidRPr="00586938" w:rsidRDefault="007323E9" w:rsidP="005048DD">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk91008593"/>
       <w:bookmarkStart w:id="2" w:name="_Hlk91009101"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10202" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="580"/>
@@ -2795,6478 +2865,6652 @@
         <w:gridCol w:w="286"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="42"/>
         <w:gridCol w:w="135"/>
         <w:gridCol w:w="161"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="695"/>
         <w:gridCol w:w="557"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="397"/>
         <w:gridCol w:w="351"/>
         <w:gridCol w:w="419"/>
         <w:gridCol w:w="99"/>
         <w:gridCol w:w="677"/>
         <w:gridCol w:w="231"/>
         <w:gridCol w:w="524"/>
         <w:gridCol w:w="209"/>
         <w:gridCol w:w="264"/>
         <w:gridCol w:w="71"/>
         <w:gridCol w:w="109"/>
         <w:gridCol w:w="487"/>
         <w:gridCol w:w="484"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="6A919F38" w14:textId="77777777" w:rsidTr="006C7538">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w14:paraId="6A919F38" w14:textId="77777777" w:rsidTr="006C7538">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="580" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="372121C4" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00A024E6" w:rsidP="00B97E2B">
+          <w:p w14:paraId="372121C4" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00A024E6" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00C53CEA" w:rsidRPr="001B3EC0">
-[...4 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidR="00C53CEA" w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6566" w:type="dxa"/>
             <w:gridSpan w:val="23"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D19251D" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="0D19251D" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...4 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ЛИЧНИ ДАННИ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3056" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18B172E6" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="18B172E6" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">ЛИН </w:t>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>ЛИН</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="51816D63" w14:textId="77777777" w:rsidTr="006C7538">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w14:paraId="51816D63" w14:textId="77777777" w:rsidTr="006C7538">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="580" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F9613FD" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="6F9613FD" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6566" w:type="dxa"/>
             <w:gridSpan w:val="23"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B89B948" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="6B89B948" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1D960069" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D960069" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1E9A7C5C" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9A7C5C" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="444" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="27A1A273" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A1A273" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="487" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7EE1E51F" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE1E51F" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="484" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3B1FE42D" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1FE42D" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="7CD8D3AE" w14:textId="77777777" w:rsidTr="006C7538">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w14:paraId="7CD8D3AE" w14:textId="77777777" w:rsidTr="006C7538">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D4E3D0A" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="6D4E3D0A" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284CF4">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Име</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6D888CCF" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D888CCF" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A8EDBDC" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="2A8EDBDC" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284CF4">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Презиме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="459547BC" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="459547BC" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AEDD5B6" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="0AEDD5B6" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284CF4">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Фамилия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3056" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="612C557F" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="612C557F" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="19CB40B9" w14:textId="77777777" w:rsidTr="006C7538">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w14:paraId="19CB40B9" w14:textId="77777777" w:rsidTr="006C7538">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="253DC5A8" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="253DC5A8" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00284CF4">
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4DD472DB" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD472DB" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6A471791" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="6A471791" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="446017FA" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="446017FA" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00284CF4">
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...30 lines deleted...]
-              <w:t>(s)</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Middle name(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3584A6CA" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3584A6CA" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CFF6C79" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="3CFF6C79" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00284CF4">
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Surname</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3056" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2DF136AC" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF136AC" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="43EE044F" w14:textId="77777777" w:rsidTr="006C7538">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w14:paraId="43EE044F" w14:textId="77777777" w:rsidTr="006C7538">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="257EC3B0" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="257EC3B0" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284CF4">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Дата на раждане</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1231" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0B25FF8C" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="006A18AC">
+          </w:tcPr>
+          <w:p w14:paraId="0B25FF8C" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="006A18AC">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>(</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(dd/mm/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001B3EC0">
-[...5 lines deleted...]
-              <w:t>dd</w:t>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001B3EC0">
-[...21 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="777" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BC951B6" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="4BC951B6" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284CF4">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Място на раждане</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="05508145" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05508145" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C7BF8D9" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="7C7BF8D9" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>Държава на раждане</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Държава на</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>раждане</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1195" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3B06934B" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B06934B" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="064D84D5" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="064D84D5" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284CF4">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Гражданство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="66ED9806" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66ED9806" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E323A" w:rsidRPr="001B3EC0" w14:paraId="10EDEAF6" w14:textId="77777777" w:rsidTr="006C7538">
+      <w:tr w:rsidR="001E323A" w:rsidRPr="00284CF4" w14:paraId="10EDEAF6" w14:textId="77777777" w:rsidTr="006C7538">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D281448" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="001B3EC0" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
+          <w:p w14:paraId="1D281448" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="00284CF4" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00284CF4">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ЕГН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="259ECFDF" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="001B3EC0" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="259ECFDF" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="00284CF4" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="58995CF3" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="001B3EC0" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58995CF3" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="00284CF4" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0E8FC64C" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="001B3EC0" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8FC64C" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="00284CF4" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3CB71A4A" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="001B3EC0" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB71A4A" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="00284CF4" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="57786A10" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="001B3EC0" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57786A10" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="00284CF4" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4189D835" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="001B3EC0" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4189D835" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="00284CF4" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="60382E69" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="001B3EC0" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60382E69" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="00284CF4" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="66596515" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="001B3EC0" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66596515" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="00284CF4" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0E87C8E6" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="001B3EC0" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E87C8E6" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="00284CF4" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0A32D31C" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="001B3EC0" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A32D31C" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="00284CF4" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3298" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD98B73" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="001B3EC0" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
+          <w:p w14:paraId="5AD98B73" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="00284CF4" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...5 lines deleted...]
-              <w:t>ЕГН или друг аналогичен идентификатор (за чужди граждани)</w:t>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЕГН или друг аналогичен идентификатор </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>за чужди граждани</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3155" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="66C7900B" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="001B3EC0" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C7900B" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="00284CF4" w:rsidRDefault="001E323A" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="28352255" w14:textId="77777777" w:rsidTr="006C7538">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w14:paraId="28352255" w14:textId="77777777" w:rsidTr="006C7538">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="125BA79A" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="001E323A" w:rsidP="00CF3FD2">
+          <w:p w14:paraId="125BA79A" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="001E323A" w:rsidP="00CF3FD2">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284CF4">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Постоянен адрес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5273" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="61397651" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61397651" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="747CE42E" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="747CE42E" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284CF4">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>п.к.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="764AA1FB" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="764AA1FB" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00284CF4" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E323A" w:rsidRPr="001B3EC0" w14:paraId="2928A21C" w14:textId="77777777" w:rsidTr="006C7538">
+      <w:tr w:rsidR="001E323A" w:rsidRPr="00284CF4" w14:paraId="2928A21C" w14:textId="77777777" w:rsidTr="006C7538">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1972CC01" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="001B3EC0" w:rsidRDefault="001E323A" w:rsidP="00CF3FD2">
+          <w:p w14:paraId="1972CC01" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="00284CF4" w:rsidRDefault="001E323A" w:rsidP="00CF3FD2">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...5 lines deleted...]
-              <w:t>Адрес за кореспонденция (ако е  различен от постоянния)</w:t>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Адрес за кореспонденция </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ако е </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>различен от постоянния</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5273" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="640913E2" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="001B3EC0" w:rsidRDefault="001E323A" w:rsidP="001E323A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="640913E2" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="00284CF4" w:rsidRDefault="001E323A" w:rsidP="001E323A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4CB6EB" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="001B3EC0" w:rsidRDefault="001E323A" w:rsidP="001E323A">
+          <w:p w14:paraId="4B4CB6EB" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="00284CF4" w:rsidRDefault="001E323A" w:rsidP="001E323A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00284CF4">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>п.к.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="59122BD6" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="001B3EC0" w:rsidRDefault="001E323A" w:rsidP="001E323A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59122BD6" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="00284CF4" w:rsidRDefault="001E323A" w:rsidP="001E323A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E323A" w:rsidRPr="001B3EC0" w14:paraId="40978F35" w14:textId="77777777" w:rsidTr="006C7538">
+      <w:tr w:rsidR="001E323A" w:rsidRPr="00284CF4" w14:paraId="40978F35" w14:textId="77777777" w:rsidTr="006C7538">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16DFDF32" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="001B3EC0" w:rsidRDefault="001E323A" w:rsidP="00CF3FD2">
+          <w:p w14:paraId="16DFDF32" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="00284CF4" w:rsidRDefault="001E323A" w:rsidP="00CF3FD2">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00284CF4">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Лична карта № </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25823E88" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="001B3EC0" w:rsidRDefault="001E323A" w:rsidP="00CF3FD2">
+          <w:p w14:paraId="25823E88" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="00284CF4" w:rsidRDefault="001E323A" w:rsidP="00CF3FD2">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...9 lines deleted...]
-            <w:r w:rsidR="00CF3FD2" w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>за лица с българско гражданство</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF3FD2" w:rsidRPr="00284CF4">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> или с документ за пребиваване</w:t>
             </w:r>
-            <w:r w:rsidRPr="001B3EC0">
-[...3 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6897" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="10A5B82F" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="001B3EC0" w:rsidRDefault="001E323A" w:rsidP="001E323A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A5B82F" w14:textId="77777777" w:rsidR="001E323A" w:rsidRPr="00284CF4" w:rsidRDefault="001E323A" w:rsidP="001E323A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C7538" w:rsidRPr="001B3EC0" w14:paraId="0E28C31E" w14:textId="77777777" w:rsidTr="006C7538">
+      <w:tr w:rsidR="006C7538" w:rsidRPr="00284CF4" w14:paraId="0E28C31E" w14:textId="77777777" w:rsidTr="006C7538">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="115DBD92" w14:textId="77777777" w:rsidR="006C7538" w:rsidRPr="001B3EC0" w:rsidRDefault="006C7538" w:rsidP="00F71776">
+          <w:p w14:paraId="115DBD92" w14:textId="77777777" w:rsidR="006C7538" w:rsidRPr="00284CF4" w:rsidRDefault="006C7538" w:rsidP="00F71776">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk91158300"/>
-            <w:r w:rsidRPr="001B3EC0">
-[...8 lines deleted...]
-          <w:p w14:paraId="543E514C" w14:textId="77777777" w:rsidR="006C7538" w:rsidRPr="001B3EC0" w:rsidRDefault="006C7538" w:rsidP="00F71776">
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Диплома за завършено средно образование</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="543E514C" w14:textId="77777777" w:rsidR="006C7538" w:rsidRPr="00284CF4" w:rsidRDefault="006C7538" w:rsidP="00F71776">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...5 lines deleted...]
-              <w:t>(за лица представящи диплома издадена в Република България след 01.01.2007 г.)</w:t>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>за лица представящи диплома издадена в Република България след 01.01.2007 г.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="75C1A07B" w14:textId="77777777" w:rsidR="006C7538" w:rsidRPr="001B3EC0" w:rsidRDefault="006C7538" w:rsidP="001E323A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75C1A07B" w14:textId="77777777" w:rsidR="006C7538" w:rsidRPr="00284CF4" w:rsidRDefault="006C7538" w:rsidP="001E323A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="203680A7" w14:textId="77777777" w:rsidR="006C7538" w:rsidRPr="001B3EC0" w:rsidRDefault="006C7538" w:rsidP="001E323A">
+          <w:p w14:paraId="203680A7" w14:textId="77777777" w:rsidR="006C7538" w:rsidRPr="006C7538" w:rsidRDefault="006C7538" w:rsidP="001E323A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="006C7538">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>ИЛИ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2907" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65F244C8" w14:textId="77777777" w:rsidR="006C7538" w:rsidRPr="001B3EC0" w:rsidRDefault="006C7538" w:rsidP="00284CF4">
+          <w:p w14:paraId="65F244C8" w14:textId="77777777" w:rsidR="006C7538" w:rsidRPr="00284CF4" w:rsidRDefault="006C7538" w:rsidP="00284CF4">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...10 lines deleted...]
-          <w:p w14:paraId="1A459CC0" w14:textId="77777777" w:rsidR="006C7538" w:rsidRPr="001B3EC0" w:rsidRDefault="006C7538" w:rsidP="00284CF4">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Диплома за завършено </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>висше</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> образование</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A459CC0" w14:textId="77777777" w:rsidR="006C7538" w:rsidRPr="00284CF4" w:rsidRDefault="006C7538" w:rsidP="00284CF4">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>(за лица представящи диплома издадена в Република България след 01.01.2012 г.)</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>за лица представящи диплома издадена в Република България след 01.01.20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> г.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284CF4">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1415" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7B9B4165" w14:textId="77777777" w:rsidR="006C7538" w:rsidRPr="001B3EC0" w:rsidRDefault="006C7538" w:rsidP="001E323A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9B4165" w14:textId="77777777" w:rsidR="006C7538" w:rsidRPr="00284CF4" w:rsidRDefault="006C7538" w:rsidP="001E323A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="3"/>
-      <w:tr w:rsidR="003351CF" w:rsidRPr="001B3EC0" w14:paraId="14F9A211" w14:textId="77777777" w:rsidTr="006C7538">
+      <w:tr w:rsidR="003351CF" w:rsidRPr="00284CF4" w14:paraId="14F9A211" w14:textId="77777777" w:rsidTr="006C7538">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="927" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CD22074" w14:textId="77777777" w:rsidR="003351CF" w:rsidRPr="001B3EC0" w:rsidRDefault="003351CF" w:rsidP="001E323A">
+          <w:p w14:paraId="4CD22074" w14:textId="77777777" w:rsidR="003351CF" w:rsidRPr="00284CF4" w:rsidRDefault="003351CF" w:rsidP="001E323A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284CF4">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3433D1B7" w14:textId="77777777" w:rsidR="003351CF" w:rsidRPr="001B3EC0" w:rsidRDefault="003351CF" w:rsidP="001E323A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3433D1B7" w14:textId="77777777" w:rsidR="003351CF" w:rsidRPr="00284CF4" w:rsidRDefault="003351CF" w:rsidP="001E323A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2575" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="43012F93" w14:textId="77777777" w:rsidR="003351CF" w:rsidRPr="001B3EC0" w:rsidRDefault="003351CF" w:rsidP="001E323A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43012F93" w14:textId="77777777" w:rsidR="003351CF" w:rsidRPr="00284CF4" w:rsidRDefault="003351CF" w:rsidP="001E323A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1266" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F8AE8EE" w14:textId="77777777" w:rsidR="003351CF" w:rsidRPr="001B3EC0" w:rsidRDefault="003351CF" w:rsidP="001E323A">
+          <w:p w14:paraId="1F8AE8EE" w14:textId="77777777" w:rsidR="003351CF" w:rsidRPr="00284CF4" w:rsidRDefault="003351CF" w:rsidP="001E323A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284CF4">
               <w:rPr>
                 <w:smallCaps/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Електронна поща</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3056" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F16B3BA" w14:textId="77777777" w:rsidR="003351CF" w:rsidRPr="001B3EC0" w:rsidRDefault="003351CF" w:rsidP="001E323A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F16B3BA" w14:textId="77777777" w:rsidR="003351CF" w:rsidRPr="00284CF4" w:rsidRDefault="003351CF" w:rsidP="001E323A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:tbl>
-    <w:p w14:paraId="47CB2231" w14:textId="77777777" w:rsidR="00713C7F" w:rsidRPr="001B3EC0" w:rsidRDefault="00713C7F" w:rsidP="00753150">
+    <w:p w14:paraId="47CB2231" w14:textId="77777777" w:rsidR="00713C7F" w:rsidRPr="000F25D5" w:rsidRDefault="00713C7F" w:rsidP="00753150">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="572"/>
         <w:gridCol w:w="862"/>
         <w:gridCol w:w="438"/>
         <w:gridCol w:w="1676"/>
         <w:gridCol w:w="1416"/>
         <w:gridCol w:w="1557"/>
         <w:gridCol w:w="1415"/>
         <w:gridCol w:w="1133"/>
         <w:gridCol w:w="1137"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D234F" w:rsidRPr="001B3EC0" w14:paraId="59CFEAFA" w14:textId="77777777" w:rsidTr="001E323A">
+      <w:tr w:rsidR="000D234F" w:rsidRPr="00AA5FF8" w14:paraId="59CFEAFA" w14:textId="77777777" w:rsidTr="001E323A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56EB9E98" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="006E697D" w:rsidP="005659D3">
-[...12 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w14:paraId="56EB9E98" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="008F5525" w:rsidRDefault="006E697D" w:rsidP="005659D3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="000D234F" w:rsidRPr="001B3EC0">
+            <w:r w:rsidR="000D234F" w:rsidRPr="008F5525">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9643" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28302388" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+          <w:p w14:paraId="28302388" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="00AA5FF8" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">ЛЕТАТЕЛЕН ОПИТ </w:t>
+              <w:t>ЛЕТАТЕЛЕН ОПИТ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA5FF8">
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D234F" w:rsidRPr="001B3EC0" w14:paraId="7BEB33A7" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="000D234F" w:rsidRPr="00B31633" w14:paraId="7BEB33A7" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1876591B" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+          <w:p w14:paraId="1876591B" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F4523F3" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+          <w:p w14:paraId="0F4523F3" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="00AA5FF8" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Като</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6A80CB29" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+          </w:tcPr>
+          <w:p w14:paraId="6A80CB29" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="008F7278" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="008F7278">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>тип ВС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="69FED256" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+          </w:tcPr>
+          <w:p w14:paraId="69FED256" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="008F7278" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F7278">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>тип ВС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6FD82367" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+          </w:tcPr>
+          <w:p w14:paraId="6FD82367" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="008F7278" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="008F7278">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>тип ВС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+          </w:tcPr>
+          <w:p w14:paraId="51D3116A" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="00B31633" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F7278">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>тип ВС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="294FF809" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+          <w:p w14:paraId="294FF809" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="00B31633" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="bg-BG"/>
-[...11 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B31633">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Общо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B31633">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B31633">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>часове</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D234F" w:rsidRPr="001B3EC0" w14:paraId="16A06A78" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="000D234F" w:rsidRPr="007011D2" w14:paraId="16A06A78" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09298B54" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+          <w:p w14:paraId="09298B54" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="00AA5FF8" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ОБЩО КАТО ПИЛОТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19D2BA29" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+          <w:p w14:paraId="19D2BA29" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="00AA5FF8" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>командир на полет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="443C638D" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="443C638D" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5BC3FBF3" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC3FBF3" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="08A5906B" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A5906B" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="52A20501" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A20501" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2CA6D0AE" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA6D0AE" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D234F" w:rsidRPr="001B3EC0" w14:paraId="0502C3BE" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="000D234F" w:rsidRPr="007011D2" w14:paraId="0502C3BE" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23214D78" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+          <w:p w14:paraId="23214D78" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="00AA5FF8" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA5C032" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+          <w:p w14:paraId="4FA5C032" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="00AA5FF8" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>обучаем  командир на полет (SPIC-само интегриран)</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>обучаем  командир на полет (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA5FF8">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>SPIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA5FF8">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-само интегриран)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="24CB2292" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24CB2292" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1FF9FDCD" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF9FDCD" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="548A753E" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="548A753E" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5EC0A835" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC0A835" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2001ED8B" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2001ED8B" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D234F" w:rsidRPr="001B3EC0" w14:paraId="12759B38" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="000D234F" w:rsidRPr="007011D2" w14:paraId="12759B38" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="561C061F" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+          <w:p w14:paraId="561C061F" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="00AA5FF8" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C23B2A6" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+          <w:p w14:paraId="0C23B2A6" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="00AA5FF8" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>командир на полет под наблюдение (PICUS)</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">командир на полет под наблюдение </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA5FF8">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(PICUS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5089468C" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5089468C" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3D644433" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D644433" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4A991C1D" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A991C1D" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6ED8583A" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED8583A" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7CBDA526" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CBDA526" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D234F" w:rsidRPr="001B3EC0" w14:paraId="1A944AA2" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="000D234F" w:rsidRPr="007011D2" w14:paraId="1A944AA2" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44D062EC" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+          <w:p w14:paraId="44D062EC" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="00AA5FF8" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="096FDEB1" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+          <w:p w14:paraId="096FDEB1" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="00AA5FF8" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>обучаем пилот с инструктор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="23BECF72" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23BECF72" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6A290328" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A290328" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="426AFEF5" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="426AFEF5" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1DC3C649" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC3C649" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7A9AAAB8" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9AAAB8" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D234F" w:rsidRPr="001B3EC0" w14:paraId="17D75AD1" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="000D234F" w:rsidRPr="007011D2" w14:paraId="17D75AD1" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45FFF102" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+          <w:p w14:paraId="45FFF102" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="00AA5FF8" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06CDB07F" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+          <w:p w14:paraId="06CDB07F" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="00AA5FF8" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>втори пилот</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1BF8B8A7" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF8B8A7" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2FD0A135" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD0A135" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="71C52D1E" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71C52D1E" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3460C0F3" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3460C0F3" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7ED6F73A" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED6F73A" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D234F" w:rsidRPr="001B3EC0" w14:paraId="260F894B" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="000D234F" w:rsidRPr="007011D2" w14:paraId="260F894B" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BC3C963" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+          <w:p w14:paraId="3BC3C963" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="00AA5FF8" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61119D0D" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+          <w:p w14:paraId="61119D0D" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="00AA5FF8" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>други часове кредитирани (ако е приложимо)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7BC2DD80" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC2DD80" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7DB87946" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB87946" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="29116359" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29116359" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1B1D1CFC" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1D1CFC" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="46EDA63F" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46EDA63F" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D234F" w:rsidRPr="001B3EC0" w14:paraId="2B868B0E" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="000D234F" w:rsidRPr="007011D2" w14:paraId="2B868B0E" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D12C3E2" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+          <w:p w14:paraId="3D12C3E2" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="00AA5FF8" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13F19370" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+          <w:p w14:paraId="13F19370" w14:textId="77777777" w:rsidR="000D234F" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>общо</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35B1FD77" w14:textId="77777777" w:rsidR="00905922" w:rsidRPr="001B3EC0" w:rsidRDefault="00905922" w:rsidP="00905922">
-[...30 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="35B1FD77" w14:textId="77777777" w:rsidR="00905922" w:rsidRPr="00905922" w:rsidRDefault="00905922" w:rsidP="00905922">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0855868A" w14:textId="77777777" w:rsidR="00905922" w:rsidRPr="00905922" w:rsidRDefault="00905922" w:rsidP="00905922">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54171A79" w14:textId="77777777" w:rsidR="00905922" w:rsidRDefault="00905922" w:rsidP="00905922">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="155F7298" w14:textId="77777777" w:rsidR="00905922" w:rsidRPr="00905922" w:rsidRDefault="00905922" w:rsidP="00905922">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="09BBF482" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09BBF482" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0A9FD70D" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A9FD70D" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3109CD90" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3109CD90" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="601FDDDC" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="601FDDDC" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="418F24E0" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="005659D3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="418F24E0" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="007011D2" w:rsidRDefault="000D234F" w:rsidP="005659D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="356C0212" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="007011D2" w14:paraId="356C0212" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63915E38" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="63915E38" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ПО МАРШРУТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD864C8" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="5AD864C8" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>командир на полет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3A9F2FB6" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9F2FB6" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="07F637E8" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F637E8" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0BCB6A25" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BCB6A25" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="15B3BD06" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15B3BD06" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2B674FC5" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B674FC5" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="02DAF684" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="007011D2" w14:paraId="02DAF684" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B984DA6" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="0B984DA6" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE79C5D" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00D815C8" w:rsidP="00B97E2B">
+          <w:p w14:paraId="6CE79C5D" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00D815C8" w:rsidRDefault="00D815C8" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D815C8">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>самостоятелни под наблюдение на инструктор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0C668B6F" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C668B6F" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="54FFC750" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54FFC750" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="738E256C" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="738E256C" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F3E8683" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3E8683" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0CBB272F" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CBB272F" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="7D380545" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="007011D2" w14:paraId="7D380545" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="252FE186" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="252FE186" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38EB94AB" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="38EB94AB" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>общо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="40B33D70" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B33D70" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3748B8F2" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3748B8F2" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7BEBEBC9" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEBEBC9" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="24C16FFD" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24C16FFD" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2BF1FB07" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF1FB07" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="527CA8AD" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="007011D2" w14:paraId="527CA8AD" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="692F1E14" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="692F1E14" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ПРЕЗ НОЩТА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA1C267" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="4FA1C267" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>командир на полет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0BABBACB" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BABBACB" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5629BB43" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5629BB43" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1A01D80D" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A01D80D" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="53CA34FA" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53CA34FA" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0F5F34E3" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5F34E3" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="0578A87F" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="007011D2" w14:paraId="0578A87F" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="135FE83E" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="135FE83E" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="615D3B82" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="615D3B82" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>обучаем пилот с инструктор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="50C0D1C7" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C0D1C7" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="103C9A2F" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="103C9A2F" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7FF3BD36" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF3BD36" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="44AEAD0A" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44AEAD0A" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7C312C2D" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C312C2D" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="472FCB20" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="007011D2" w14:paraId="472FCB20" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00E4C437" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="00E4C437" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63482EAC" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="63482EAC" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>общо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="63335B45" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63335B45" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="444142C1" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="444142C1" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="16AAB40B" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16AAB40B" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2DC9B9E0" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC9B9E0" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2EECA2D6" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EECA2D6" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="48732C2C" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="007011D2" w14:paraId="48732C2C" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F906D3C" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="0F906D3C" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ПОЛЕТНО ВРЕМЕ ПО ПРИБОРИ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32BB4BC6" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="32BB4BC6" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>обучаем пилот с инструктор(в полет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5656AE84" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5656AE84" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5671D1A6" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5671D1A6" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6784A305" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6784A305" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="666EEF39" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="666EEF39" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="48DC59F0" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48DC59F0" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="09088274" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="007011D2" w14:paraId="09088274" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0572619D" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="0572619D" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10177E68" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="10177E68" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>обучаем  командир на полет (SPIC-само интегриран)</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>обучаем  командир на полет (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA5FF8">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>SPIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA5FF8">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-само интегриран)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7059225C" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7059225C" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="268827AC" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="268827AC" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5066BBE3" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5066BBE3" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1042DB78" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1042DB78" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6FEA4290" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FEA4290" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="36147E2F" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="007011D2" w14:paraId="36147E2F" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26816499" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="26816499" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CFD0DDC" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="4CFD0DDC" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>наземна подготовка по прибори</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1677" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23098751" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="23098751" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...30 lines deleted...]
-            <w:r w:rsidR="00925AF7" w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>FTD 2/3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001B3EC0">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AA5FF8">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>or FNPT</w:t>
+            </w:r>
+            <w:r w:rsidR="00925AF7">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA5FF8">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3F98F276" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F98F276" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="699A7002" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="699A7002" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="64C7E014" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C7E014" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="62EC59EC" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62EC59EC" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="204299D7" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="204299D7" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="70C7DD95" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="007011D2" w14:paraId="70C7DD95" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B39A9F0" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="4B39A9F0" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E39465B" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="7E39465B" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1677" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="764D2005" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="764D2005" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>FNPT II/III</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="07D24F8A" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07D24F8A" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2A420E04" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A420E04" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="432081B9" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="432081B9" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="511D80FB" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="511D80FB" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="73E9F0CD" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E9F0CD" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="206B1103" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="007011D2" w14:paraId="206B1103" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E8C99BC" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="3E8C99BC" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32F29DD6" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="32F29DD6" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1677" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="209DDABC" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00925AF7" w:rsidP="00B97E2B">
+          <w:p w14:paraId="209DDABC" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00925AF7" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...33 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>FSTD or FF</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="62DD166B" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62DD166B" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="56B1E295" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56B1E295" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="014E548F" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="014E548F" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="350EB10A" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="350EB10A" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0FAAA43A" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAAA43A" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="073ABA2F" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="007011D2" w14:paraId="073ABA2F" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46786A4E" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="46786A4E" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14931C1A" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="14931C1A" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...11 lines deleted...]
-          <w:p w14:paraId="6AA9C07F" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>полетно време (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA5FF8">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>PIC/ CO-PILOT/PICUS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AA9C07F" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0D4ACB0A" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4ACB0A" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="095BFEA0" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="095BFEA0" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2943F83F" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2943F83F" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F97649A" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F97649A" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5DFB2802" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFB2802" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="0383686E" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="007011D2" w14:paraId="0383686E" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73054E4D" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="73054E4D" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D99C6C7" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="2D99C6C7" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>MCC подготовка (като част от курс)</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MCC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA5FF8">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>подготовка (като част от курс)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7F6B7BDB" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6B7BDB" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="597B9045" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="597B9045" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="745A8FE3" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="745A8FE3" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="514EFC16" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="514EFC16" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5E29C550" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E29C550" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="46334D49" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="007011D2" w14:paraId="46334D49" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6349F9AF" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="6349F9AF" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27FC917B" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="27FC917B" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>общо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1F65EC89" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F65EC89" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="242FF6DF" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="242FF6DF" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5F1E9E34" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F1E9E34" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="34A81EE3" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34A81EE3" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="30B5B6D1" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B5B6D1" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="3B5C908F" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="007011D2" w14:paraId="3B5C908F" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3928CFCC" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="3928CFCC" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ДРУГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB89CA0" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="6DB89CA0" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>борден инженер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5E5D85F5" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E5D85F5" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="44E8EE22" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E8EE22" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="370457EF" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="370457EF" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3CAE2D89" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CAE2D89" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0115C614" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0115C614" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="5BB0DE8C" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="007011D2" w14:paraId="5BB0DE8C" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="692286A1" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="692286A1" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="862" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C93BB22" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="6C93BB22" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>пилот на държавни ВС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A7EEFB9" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="7A7EEFB9" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>командир на полет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="72BF8D75" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72BF8D75" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="39A2A815" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A2A815" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3016FABB" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3016FABB" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7C9DAE3F" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9DAE3F" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4832B0AE" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4832B0AE" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="7234F59B" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="007011D2" w14:paraId="7234F59B" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B568ACF" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="2B568ACF" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="862" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3217FAE5" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="3217FAE5" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D00F8E8" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="5D00F8E8" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>втори пилот</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0959D4B2" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0959D4B2" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5641602B" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5641602B" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2513319B" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2513319B" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6C62D4EF" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C62D4EF" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="268FB58F" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="268FB58F" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="16D40F7A" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="007011D2" w14:paraId="16D40F7A" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74BF2029" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="74BF2029" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="862" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6341B19D" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="6341B19D" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A47C374" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00CE2CC4">
+          <w:p w14:paraId="6A47C374" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00CE2CC4">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>обучаем пилот с инструктор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5E2216CD" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2216CD" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5CD19242" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD19242" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6EE4DB5F" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE4DB5F" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5CC0ACD8" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC0ACD8" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="66B3B282" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B3B282" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="6B96F27A" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="007011D2" w14:paraId="6B96F27A" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60628486" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="60628486" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="862" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E82F447" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="3E82F447" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40E21B57" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="40E21B57" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>полетно време по прибори</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3D3FA063" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D3FA063" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4CF8D041" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CF8D041" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="005A22BC" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="005A22BC" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1CF346F6" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF346F6" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3BF61BD8" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF61BD8" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="006C3A32" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="3D40EB3B" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="007011D2" w14:paraId="3D40EB3B" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18E11754" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="18E11754" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="862" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E489F4D" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="0E489F4D" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1313FFC7" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="1313FFC7" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>през нощта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="01482E9E" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01482E9E" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="49311527" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49311527" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7B054405" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B054405" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="140F6ABB" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="140F6ABB" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2E7E459A" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7E459A" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="006C3A32" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w14:paraId="5F8E5431" w14:textId="77777777" w:rsidTr="00713C7F">
+      <w:tr w:rsidR="00C53CEA" w:rsidRPr="007011D2" w14:paraId="5F8E5431" w14:textId="77777777" w:rsidTr="00713C7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8CF871" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="7E8CF871" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="862" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0124083B" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="0124083B" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E5C789A" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+          <w:p w14:paraId="5E5C789A" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="00AA5FF8" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00AA5FF8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>общо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1C8B9C7E" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8B9C7E" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="32FF45F9" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32FF45F9" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="062C1DC7" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="062C1DC7" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="657F173C" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="657F173C" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="007011D2" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="57AB3EA0" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="001B3EC0" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57AB3EA0" w14:textId="77777777" w:rsidR="00C53CEA" w:rsidRPr="006C3A32" w:rsidRDefault="00C53CEA" w:rsidP="00B97E2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7240D45C" w14:textId="77777777" w:rsidR="00122694" w:rsidRPr="001B3EC0" w:rsidRDefault="00122694" w:rsidP="00753150">
+    <w:p w14:paraId="7240D45C" w14:textId="77777777" w:rsidR="00122694" w:rsidRDefault="00122694" w:rsidP="00753150">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C1FB13A" w14:textId="77777777" w:rsidR="00713C7F" w:rsidRPr="001B3EC0" w:rsidRDefault="00713C7F" w:rsidP="00753150">
+    <w:p w14:paraId="3C1FB13A" w14:textId="77777777" w:rsidR="00713C7F" w:rsidRDefault="00713C7F" w:rsidP="00753150">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26DED5D0" w14:textId="77777777" w:rsidR="00713C7F" w:rsidRPr="001B3EC0" w:rsidRDefault="00713C7F" w:rsidP="00753150">
+    <w:p w14:paraId="26DED5D0" w14:textId="77777777" w:rsidR="00713C7F" w:rsidRDefault="00713C7F" w:rsidP="00753150">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DBD5AF0" w14:textId="77777777" w:rsidR="00AA791A" w:rsidRPr="001B3EC0" w:rsidRDefault="00AA791A" w:rsidP="00753150">
+    <w:p w14:paraId="4DBD5AF0" w14:textId="77777777" w:rsidR="00AA791A" w:rsidRDefault="00AA791A" w:rsidP="00753150">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="745682E0" w14:textId="77777777" w:rsidR="00AA791A" w:rsidRPr="001B3EC0" w:rsidRDefault="00AA791A" w:rsidP="00753150">
+    <w:p w14:paraId="745682E0" w14:textId="77777777" w:rsidR="00AA791A" w:rsidRDefault="00AA791A" w:rsidP="00753150">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35E7B579" w14:textId="77777777" w:rsidR="00AA791A" w:rsidRPr="001B3EC0" w:rsidRDefault="00AA791A" w:rsidP="00753150">
+    <w:p w14:paraId="35E7B579" w14:textId="77777777" w:rsidR="00AA791A" w:rsidRDefault="00AA791A" w:rsidP="00753150">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1529C497" w14:textId="77777777" w:rsidR="00AA791A" w:rsidRPr="001B3EC0" w:rsidRDefault="00AA791A" w:rsidP="00753150">
+    <w:p w14:paraId="1529C497" w14:textId="77777777" w:rsidR="00AA791A" w:rsidRDefault="00AA791A" w:rsidP="00753150">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E67A254" w14:textId="77777777" w:rsidR="00AA791A" w:rsidRPr="001B3EC0" w:rsidRDefault="00AA791A" w:rsidP="00753150">
+    <w:p w14:paraId="7E67A254" w14:textId="77777777" w:rsidR="00AA791A" w:rsidRDefault="00AA791A" w:rsidP="00753150">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68CB69AC" w14:textId="77777777" w:rsidR="00AA791A" w:rsidRPr="001B3EC0" w:rsidRDefault="00AA791A" w:rsidP="00753150">
+    <w:p w14:paraId="68CB69AC" w14:textId="77777777" w:rsidR="00AA791A" w:rsidRDefault="00AA791A" w:rsidP="00753150">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EA1E0BF" w14:textId="77777777" w:rsidR="00AA791A" w:rsidRPr="001B3EC0" w:rsidRDefault="00AA791A" w:rsidP="00753150">
+    <w:p w14:paraId="5EA1E0BF" w14:textId="77777777" w:rsidR="00AA791A" w:rsidRDefault="00AA791A" w:rsidP="00753150">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0337E37F" w14:textId="77777777" w:rsidR="00AA791A" w:rsidRPr="001B3EC0" w:rsidRDefault="00AA791A" w:rsidP="00753150">
+    <w:p w14:paraId="0337E37F" w14:textId="77777777" w:rsidR="00AA791A" w:rsidRPr="000F25D5" w:rsidRDefault="00AA791A" w:rsidP="00753150">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="3892"/>
         <w:gridCol w:w="691"/>
         <w:gridCol w:w="443"/>
         <w:gridCol w:w="4122"/>
         <w:gridCol w:w="696"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F839CD" w:rsidRPr="001B3EC0" w14:paraId="42876278" w14:textId="77777777" w:rsidTr="004B79BC">
+      <w:tr w:rsidR="00F839CD" w14:paraId="42876278" w14:textId="77777777" w:rsidTr="004B79BC">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="121F2607" w14:textId="77777777" w:rsidR="00577198" w:rsidRPr="001B3EC0" w:rsidRDefault="00BB2B3D">
+          <w:p w14:paraId="121F2607" w14:textId="77777777" w:rsidR="00577198" w:rsidRDefault="00BB2B3D">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00577198" w:rsidRPr="001B3EC0">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00577198">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5002986F" w14:textId="77777777" w:rsidR="00577198" w:rsidRPr="001B3EC0" w:rsidRDefault="001E323A">
+          <w:p w14:paraId="5002986F" w14:textId="77777777" w:rsidR="00577198" w:rsidRDefault="001E323A">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ДАННИ</w:t>
             </w:r>
-            <w:r w:rsidR="00577198" w:rsidRPr="001B3EC0">
+            <w:r w:rsidR="00577198">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>, ПРИЛОЖЕНИ КЪМ ЗАЯВЛЕНИЕТО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E9ECC85" w14:textId="77777777" w:rsidR="00577198" w:rsidRPr="001B3EC0" w:rsidRDefault="00577198">
+          <w:p w14:paraId="0E9ECC85" w14:textId="77777777" w:rsidR="00577198" w:rsidRDefault="00577198">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>САМО ГД ГВА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D18B6E5" w14:textId="77777777" w:rsidR="00577198" w:rsidRPr="001B3EC0" w:rsidRDefault="00577198">
+          <w:p w14:paraId="7D18B6E5" w14:textId="77777777" w:rsidR="00577198" w:rsidRDefault="00577198">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ГД ГВА запазва правото си да изисква допълнителни </w:t>
             </w:r>
-            <w:r w:rsidR="001E323A" w:rsidRPr="001B3EC0">
+            <w:r w:rsidR="001E323A">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>данни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="382D7251" w14:textId="77777777" w:rsidR="00577198" w:rsidRPr="001B3EC0" w:rsidRDefault="00577198">
+          <w:p w14:paraId="382D7251" w14:textId="77777777" w:rsidR="00577198" w:rsidRDefault="00577198">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>САМО ГД ГВА</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w14:paraId="59FE66E7" w14:textId="77777777" w:rsidTr="004C5B56">
+      <w:tr w:rsidR="001D1C4F" w14:paraId="59FE66E7" w14:textId="77777777" w:rsidTr="004C5B56">
         <w:trPr>
           <w:trHeight w:val="268"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5ED975A6" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w:rsidRDefault="00BB2B3D">
+          <w:p w14:paraId="5ED975A6" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRDefault="00BB2B3D">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="001D1C4F" w:rsidRPr="001B3EC0">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="001D1C4F">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57835C43" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w:rsidRDefault="001D1C4F" w:rsidP="00F839CD">
+          <w:p w14:paraId="57835C43" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRPr="00F839CD" w:rsidRDefault="001D1C4F" w:rsidP="00F839CD">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>За правоспособност</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="657752F3" w14:textId="057AA60C" w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+          <w:p w14:paraId="657752F3" w14:textId="057AA60C" w:rsidR="001D1C4F" w:rsidRDefault="00F151A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00577198">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1450E1A4" wp14:editId="4B8341A8">
                   <wp:extent cx="123825" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="19" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -9295,134 +9539,145 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="443" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DB62199" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w:rsidRDefault="00BB2B3D" w:rsidP="001D1C4F">
+          <w:p w14:paraId="2DB62199" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRPr="001D1C4F" w:rsidRDefault="00BB2B3D" w:rsidP="001D1C4F">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="001D1C4F" w:rsidRPr="001B3EC0">
+            <w:r w:rsidR="001D1C4F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F33C4F2" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w:rsidRDefault="001D1C4F" w:rsidP="001D1C4F">
+          <w:p w14:paraId="3F33C4F2" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRPr="001D1C4F" w:rsidRDefault="001D1C4F" w:rsidP="001D1C4F">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>За IR</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">За </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40175400" w14:textId="7CFD77E4" w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5">
+          <w:p w14:paraId="40175400" w14:textId="7CFD77E4" w:rsidR="001D1C4F" w:rsidRDefault="00F151A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00577198">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DED021A" wp14:editId="6ECE5771">
                   <wp:extent cx="123825" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="20" name="Picture 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -9439,154 +9694,183 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w14:paraId="123A58BB" w14:textId="77777777" w:rsidTr="004B79BC">
+      <w:tr w:rsidR="001D1C4F" w14:paraId="123A58BB" w14:textId="77777777" w:rsidTr="004B79BC">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FBEA322" w14:textId="77777777" w:rsidR="004B79BC" w:rsidRPr="001B3EC0" w:rsidRDefault="001E323A" w:rsidP="00CF3FD2">
+          <w:p w14:paraId="0FBEA322" w14:textId="77777777" w:rsidR="004B79BC" w:rsidRPr="00B33FAF" w:rsidRDefault="001E323A" w:rsidP="00CF3FD2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00B33FAF">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Данни от д</w:t>
             </w:r>
-            <w:r w:rsidR="001D1C4F" w:rsidRPr="001B3EC0">
+            <w:r w:rsidR="001D1C4F" w:rsidRPr="00B33FAF">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>окумент за самоличност</w:t>
             </w:r>
-            <w:r w:rsidRPr="001B3EC0">
-[...8 lines deleted...]
-            <w:r w:rsidR="00CF3FD2" w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00B33FAF">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004B79BC" w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>№ на документа, орган издал документа, дата на валидност на документа</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF3FD2" w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004B79BC" w:rsidRPr="00B33FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>само за чужди граждани)</w:t>
+              <w:t>само за чужди граждани</w:t>
+            </w:r>
+            <w:r w:rsidR="004B79BC" w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F850274" w14:textId="76ED09B2" w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+          <w:p w14:paraId="1F850274" w14:textId="76ED09B2" w:rsidR="001D1C4F" w:rsidRDefault="00F151A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00577198">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0876A220" wp14:editId="35722472">
                   <wp:extent cx="123825" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="21" name="Picture 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -9615,103 +9899,138 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CBBF155" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w:rsidRDefault="001D1C4F" w:rsidP="00531116">
+          <w:p w14:paraId="4CBBF155" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRDefault="001D1C4F" w:rsidP="00531116">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...5 lines deleted...]
-              <w:t>теоретично обучение (Свидетелство от АТО)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">теоретично </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">обучение </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Свидетелство от АТО</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="612637DF" w14:textId="544BF2B9" w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5">
+          <w:p w14:paraId="612637DF" w14:textId="544BF2B9" w:rsidR="001D1C4F" w:rsidRDefault="00F151A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00577198">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A3650B5" wp14:editId="433E9E4E">
                   <wp:extent cx="123825" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="22" name="Picture 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 4"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -9728,292 +10047,560 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w14:paraId="57641FF5" w14:textId="77777777" w:rsidTr="004B79BC">
+      <w:tr w:rsidR="001D1C4F" w14:paraId="57641FF5" w14:textId="77777777" w:rsidTr="004B79BC">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="636AB4EE" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w:rsidRDefault="001D1C4F" w:rsidP="001056FC">
+          <w:p w14:paraId="636AB4EE" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRPr="00B33FAF" w:rsidRDefault="001D1C4F" w:rsidP="001056FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00B33FAF">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>диплома за завършено образование – копие</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FABF4BE" w14:textId="77777777" w:rsidR="00284CF4" w:rsidRPr="001B3EC0" w:rsidRDefault="00056B16" w:rsidP="001056FC">
+          <w:p w14:paraId="0FABF4BE" w14:textId="77777777" w:rsidR="00284CF4" w:rsidRPr="00D459EB" w:rsidRDefault="00056B16" w:rsidP="001056FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D459EB">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>за лица представящи диплома</w:t>
             </w:r>
-            <w:r w:rsidR="00284CF4" w:rsidRPr="001B3EC0">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00284CF4" w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52D8CE2D" w14:textId="77777777" w:rsidR="004B79BC" w:rsidRPr="001B3EC0" w:rsidRDefault="00284CF4" w:rsidP="001056FC">
+          <w:p w14:paraId="52D8CE2D" w14:textId="77777777" w:rsidR="004B79BC" w:rsidRPr="00D459EB" w:rsidRDefault="00284CF4" w:rsidP="001056FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00056B16" w:rsidRPr="001B3EC0">
+            <w:r w:rsidR="00056B16" w:rsidRPr="00D459EB">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> издадена от</w:t>
             </w:r>
-            <w:r w:rsidR="00F85659" w:rsidRPr="001B3EC0">
+            <w:r w:rsidR="00F85659" w:rsidRPr="00D459EB">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> държава различна от Република България</w:t>
             </w:r>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00D459EB">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:r w:rsidR="006C7538" w:rsidRPr="001B3EC0">
+            <w:r w:rsidR="006C7538" w:rsidRPr="00D459EB">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> или</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="626A742E" w14:textId="77777777" w:rsidR="00284CF4" w:rsidRPr="001B3EC0" w:rsidRDefault="00284CF4" w:rsidP="00284CF4">
+          <w:p w14:paraId="626A742E" w14:textId="77777777" w:rsidR="00284CF4" w:rsidRPr="00D459EB" w:rsidRDefault="00284CF4" w:rsidP="00284CF4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...7 lines deleted...]
-            <w:r w:rsidR="006C7538" w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>за</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>средно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">образование </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>дипломата</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> е </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>издадена</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>преди</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 01.01.2007; </w:t>
+            </w:r>
+            <w:r w:rsidR="006C7538" w:rsidRPr="00D459EB">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>или</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28F7EEC4" w14:textId="77777777" w:rsidR="00284CF4" w:rsidRPr="001B3EC0" w:rsidRDefault="00284CF4" w:rsidP="00284CF4">
+          <w:p w14:paraId="28F7EEC4" w14:textId="77777777" w:rsidR="00284CF4" w:rsidRPr="00284CF4" w:rsidRDefault="00284CF4" w:rsidP="00284CF4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...7 lines deleted...]
-            <w:r w:rsidR="003338C6" w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>за</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ви</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003338C6">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>с</w:t>
             </w:r>
-            <w:r w:rsidRPr="001B3EC0">
-[...5 lines deleted...]
-              <w:t>ше образование - дипломата е издадена преди 01.01.2012.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ше</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">образование </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>дипломата</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> е </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>издадена</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>преди</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 01.01.2012</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D459EB">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A8F97D0" w14:textId="1565A570" w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5">
+          <w:p w14:paraId="4A8F97D0" w14:textId="1565A570" w:rsidR="001D1C4F" w:rsidRDefault="00F151A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00577198">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20C31A9B" wp14:editId="20025AE4">
                   <wp:extent cx="123825" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="23" name="Picture 5"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 5"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -10042,104 +10629,130 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01BFF2C3" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w:rsidRDefault="001D1C4F" w:rsidP="00531116">
+          <w:p w14:paraId="01BFF2C3" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRDefault="001D1C4F" w:rsidP="00531116">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...5 lines deleted...]
-              <w:t>Летателно обучение  (Свидетелство и справка от АТО)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Летателно обучение</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Свидетелство и справка от АТО</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BD0E168" w14:textId="45280BBE" w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5">
+          <w:p w14:paraId="3BD0E168" w14:textId="45280BBE" w:rsidR="001D1C4F" w:rsidRDefault="00F151A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00577198">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77E06088" wp14:editId="205A597E">
                   <wp:extent cx="123825" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="24" name="Picture 6"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 6"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -10156,129 +10769,172 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w14:paraId="3050234C" w14:textId="77777777" w:rsidTr="004B79BC">
+      <w:tr w:rsidR="001D1C4F" w14:paraId="3050234C" w14:textId="77777777" w:rsidTr="004B79BC">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="372AEE4B" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w:rsidRDefault="001D1C4F" w:rsidP="00957C00">
+          <w:p w14:paraId="372AEE4B" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRDefault="001D1C4F" w:rsidP="00957C00">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> (Свидетелство) - копие</w:t>
+            <w:r w:rsidRPr="001447E8">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>издър</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>жан теоретичен изпит пред компетентен орган в ЕС</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001447E8">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001447E8">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001447E8">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Свидетелство</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001447E8">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - копие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0504897E" w14:textId="6FFFEF3F" w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5">
+          <w:p w14:paraId="0504897E" w14:textId="6FFFEF3F" w:rsidR="001D1C4F" w:rsidRDefault="00F151A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00577198">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75E43265" wp14:editId="47785FCC">
                   <wp:extent cx="123825" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="25" name="Picture 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 7"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -10307,144 +10963,180 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A1B5CE0" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w:rsidRDefault="001D1C4F" w:rsidP="00531116">
+          <w:p w14:paraId="1A1B5CE0" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRPr="009F240E" w:rsidRDefault="001D1C4F" w:rsidP="00531116">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...9 lines deleted...]
-            <w:r w:rsidR="009F240E" w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ле</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>тателна книжка (ко</w:t>
+            </w:r>
+            <w:r w:rsidR="009F240E">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">пие  от  последните   записи </w:t>
             </w:r>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="009F240E" w:rsidRPr="001B3EC0">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> )</w:t>
+            <w:r w:rsidR="009F240E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от обучението за полети по прибори </w:t>
+            </w:r>
+            <w:r w:rsidR="009F240E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(IR)</w:t>
+            </w:r>
+            <w:r w:rsidR="00D80C82" w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> клас</w:t>
+            </w:r>
+            <w:r w:rsidR="00D80C82">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и първа страница, удостоверяваща притежателя</w:t>
+            </w:r>
+            <w:r w:rsidR="009F240E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009F240E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26C6B666" w14:textId="305F6B13" w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5">
+          <w:p w14:paraId="26C6B666" w14:textId="305F6B13" w:rsidR="001D1C4F" w:rsidRDefault="00F151A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00577198">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E6E4999" wp14:editId="2E8E9E66">
                   <wp:extent cx="123825" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="26" name="Picture 8"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 8"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -10461,120 +11153,179 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w14:paraId="122CF8F8" w14:textId="77777777" w:rsidTr="004B79BC">
+      <w:tr w:rsidR="001D1C4F" w14:paraId="122CF8F8" w14:textId="77777777" w:rsidTr="004B79BC">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D66F5F3" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w:rsidRDefault="001D1C4F" w:rsidP="00957C00">
+          <w:p w14:paraId="0D66F5F3" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRDefault="001D1C4F" w:rsidP="00957C00">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...5 lines deleted...]
-              <w:t>теоретично обучение за вида правоспособност – копие (Свидетелство от АТО)</w:t>
+            <w:r w:rsidRPr="001447E8">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">теоретично </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001447E8">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>обучение</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001447E8">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> за </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>вида правоспособност</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001447E8">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – копие</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001447E8">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Свидетелство от АТО</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001447E8">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41F62EDD" w14:textId="00005602" w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5">
+          <w:p w14:paraId="41F62EDD" w14:textId="00005602" w:rsidR="001D1C4F" w:rsidRDefault="00F151A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00577198">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="780A44A0" wp14:editId="74FF44D3">
                   <wp:extent cx="123825" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="27" name="Picture 9"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 9"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -10603,139 +11354,175 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C70A7FC" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w:rsidRDefault="001D1C4F" w:rsidP="00531116">
+          <w:p w14:paraId="1C70A7FC" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRDefault="001D1C4F" w:rsidP="00531116">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">издържан теоретичен изпит пред </w:t>
             </w:r>
-            <w:r w:rsidR="0010250E" w:rsidRPr="001B3EC0">
+            <w:r w:rsidR="0010250E">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>компетентен орган в ЕС</w:t>
             </w:r>
-            <w:r w:rsidR="0010250E" w:rsidRPr="001B3EC0">
+            <w:r w:rsidR="0010250E" w:rsidRPr="001447E8">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001B3EC0">
-[...14 lines deleted...]
-              <w:t>- копие (Свидетелство)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">за </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IR/ATPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- копие </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Свидетелство</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28E91DE7" w14:textId="05EF85D1" w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5">
+          <w:p w14:paraId="28E91DE7" w14:textId="05EF85D1" w:rsidR="001D1C4F" w:rsidRDefault="00F151A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00577198">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CF7AA5B" wp14:editId="2614C5A8">
                   <wp:extent cx="123825" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="28" name="Picture 10"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 10"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -10752,127 +11539,205 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w14:paraId="19E4F257" w14:textId="77777777" w:rsidTr="004B79BC">
+      <w:tr w:rsidR="001D1C4F" w14:paraId="19E4F257" w14:textId="77777777" w:rsidTr="004B79BC">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6257F199" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w:rsidRDefault="001D1C4F" w:rsidP="00957C00">
+          <w:p w14:paraId="6257F199" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRPr="001447E8" w:rsidRDefault="001D1C4F" w:rsidP="00957C00">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> (ако е приложимо)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">теоретично </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>обучение</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> за</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">клас ВС </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Свидетелство от АТО</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00B05901" w:rsidRPr="00671069">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00B05901" w:rsidRPr="00671069">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ако е приложимо</w:t>
+            </w:r>
+            <w:r w:rsidR="00B05901" w:rsidRPr="00671069">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62DC5A90" w14:textId="7A12FC14" w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5">
+          <w:p w14:paraId="62DC5A90" w14:textId="7A12FC14" w:rsidR="001D1C4F" w:rsidRDefault="00F151A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00577198">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="044F4532" wp14:editId="2B9479D7">
                   <wp:extent cx="123825" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="29" name="Picture 11"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 11"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -10901,104 +11766,104 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A8B3A4D" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w:rsidRDefault="001D1C4F" w:rsidP="00531116">
+          <w:p w14:paraId="3A8B3A4D" w14:textId="77777777" w:rsidR="001D1C4F" w:rsidRDefault="001D1C4F" w:rsidP="00531116">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Свидетелство за Езикова компетентност - копие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A487CB5" w14:textId="6B44F74C" w:rsidR="001D1C4F" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5">
+          <w:p w14:paraId="0A487CB5" w14:textId="6B44F74C" w:rsidR="001D1C4F" w:rsidRDefault="00F151A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00577198">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="701E445C" wp14:editId="7BC5B886">
                   <wp:extent cx="123825" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="30" name="Picture 12"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 12"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -11015,144 +11880,144 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC4ADD" w:rsidRPr="001B3EC0" w14:paraId="3FDF2C65" w14:textId="77777777" w:rsidTr="004B79BC">
+      <w:tr w:rsidR="00CC4ADD" w14:paraId="3FDF2C65" w14:textId="77777777" w:rsidTr="004B79BC">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F31AB20" w14:textId="77777777" w:rsidR="00CC4ADD" w:rsidRPr="001B3EC0" w:rsidRDefault="00CC4ADD" w:rsidP="00957C00">
+          <w:p w14:paraId="7F31AB20" w14:textId="77777777" w:rsidR="00CC4ADD" w:rsidRDefault="00CC4ADD" w:rsidP="00957C00">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Свидетелство за Езикова компетентност – копие</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F7EDB52" w14:textId="77777777" w:rsidR="00CC4ADD" w:rsidRPr="001B3EC0" w:rsidRDefault="00CC4ADD" w:rsidP="00957C00">
+          <w:p w14:paraId="2F7EDB52" w14:textId="77777777" w:rsidR="00CC4ADD" w:rsidRPr="001447E8" w:rsidRDefault="00CC4ADD" w:rsidP="00957C00">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(ако е приложимо)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30B09376" w14:textId="47516EF5" w:rsidR="00CC4ADD" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5">
+          <w:p w14:paraId="30B09376" w14:textId="47516EF5" w:rsidR="00CC4ADD" w:rsidRDefault="00F151A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00577198">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54317C46" wp14:editId="68635F71">
                   <wp:extent cx="123825" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="31" name="Picture 13"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 13"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -11181,142 +12046,173 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0115D1F7" w14:textId="77777777" w:rsidR="00056B16" w:rsidRPr="001B3EC0" w:rsidRDefault="00CC4ADD" w:rsidP="00D33E32">
+          <w:p w14:paraId="0115D1F7" w14:textId="77777777" w:rsidR="00056B16" w:rsidRDefault="00CC4ADD" w:rsidP="00D33E32">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">свидетелство за медицинска годност по </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>PART-MED</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> – копие</w:t>
             </w:r>
-            <w:r w:rsidR="00D33E32" w:rsidRPr="001B3EC0">
+            <w:r w:rsidR="00D33E32">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00056B16" w:rsidRPr="001B3EC0">
-[...6 lines deleted...]
-              <w:t>(само когато документа не е издаден от BG AME)</w:t>
+            <w:r w:rsidR="00056B16">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00056B16">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">само когато документа не е издаден от </w:t>
+            </w:r>
+            <w:r w:rsidR="00056B16">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>BG AME)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D2497C5" w14:textId="43330D6B" w:rsidR="00CC4ADD" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5">
+          <w:p w14:paraId="3D2497C5" w14:textId="43330D6B" w:rsidR="00CC4ADD" w:rsidRDefault="00F151A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00577198">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09797734" wp14:editId="4EAC4DD7">
                   <wp:extent cx="123825" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="32" name="Picture 14"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 14"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -11333,119 +12229,144 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC4ADD" w:rsidRPr="001B3EC0" w14:paraId="0A4DA948" w14:textId="77777777" w:rsidTr="004B79BC">
+      <w:tr w:rsidR="00CC4ADD" w14:paraId="0A4DA948" w14:textId="77777777" w:rsidTr="004B79BC">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB6FD19" w14:textId="77777777" w:rsidR="00CC4ADD" w:rsidRPr="001B3EC0" w:rsidRDefault="00CC4ADD" w:rsidP="00957C00">
+          <w:p w14:paraId="6FB6FD19" w14:textId="77777777" w:rsidR="00CC4ADD" w:rsidRPr="00B05901" w:rsidRDefault="00CC4ADD" w:rsidP="00957C00">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>Препоръка от АТО – ако е приложимо</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE386B">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Препоръка от АТО </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE386B">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00671069">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ако е приложимо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A18A330" w14:textId="7718C197" w:rsidR="00CC4ADD" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5">
+          <w:p w14:paraId="5A18A330" w14:textId="7718C197" w:rsidR="00CC4ADD" w:rsidRDefault="00F151A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00577198">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13DEBD57" wp14:editId="0A3A3BE7">
                   <wp:extent cx="123825" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="33" name="Picture 15"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 15"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -11474,104 +12395,104 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E39530F" w14:textId="77777777" w:rsidR="00CC4ADD" w:rsidRPr="001B3EC0" w:rsidRDefault="00CC4ADD" w:rsidP="00504351">
+          <w:p w14:paraId="7E39530F" w14:textId="77777777" w:rsidR="00CC4ADD" w:rsidRDefault="00CC4ADD" w:rsidP="00504351">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>притежавано  свидетелство  за  правоспособност – копие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7834527E" w14:textId="308E5723" w:rsidR="00CC4ADD" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5">
+          <w:p w14:paraId="7834527E" w14:textId="308E5723" w:rsidR="00CC4ADD" w:rsidRDefault="00F151A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00577198">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="631275F7" wp14:editId="739B86C6">
                   <wp:extent cx="123825" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="34" name="Picture 16"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 16"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -11588,118 +12509,152 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842F24" w:rsidRPr="001B3EC0" w14:paraId="27BE120F" w14:textId="77777777" w:rsidTr="004B79BC">
+      <w:tr w:rsidR="00842F24" w14:paraId="27BE120F" w14:textId="77777777" w:rsidTr="004B79BC">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6063EC39" w14:textId="77777777" w:rsidR="00842F24" w:rsidRPr="001B3EC0" w:rsidRDefault="00842F24" w:rsidP="00842F24">
+          <w:p w14:paraId="6063EC39" w14:textId="77777777" w:rsidR="00842F24" w:rsidRPr="00B33FAF" w:rsidRDefault="00842F24" w:rsidP="00842F24">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...5 lines deleted...]
-              <w:t>Летателно обучение (Свидетелство от АТО) - копие</w:t>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Летателно обучение</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Свидетелство от АТО</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - копие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="746A21F8" w14:textId="2A658053" w:rsidR="00842F24" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="00842F24">
+          <w:p w14:paraId="746A21F8" w14:textId="2A658053" w:rsidR="00842F24" w:rsidRPr="00B33FAF" w:rsidRDefault="00F151A5" w:rsidP="00842F24">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00B33FAF">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="564469E2" wp14:editId="6D4926E1">
                   <wp:extent cx="123825" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="35" name="Picture 17"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 17"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -11728,164 +12683,225 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26A60A13" w14:textId="77777777" w:rsidR="00842F24" w:rsidRPr="001B3EC0" w:rsidRDefault="00950390" w:rsidP="00842F24">
+          <w:p w14:paraId="26A60A13" w14:textId="77777777" w:rsidR="00842F24" w:rsidRPr="00B33FAF" w:rsidRDefault="00950390" w:rsidP="00842F24">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33FAF">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Документ за внесена  такса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ADD52CB" w14:textId="77777777" w:rsidR="00842F24" w:rsidRPr="001B3EC0" w:rsidRDefault="00842F24" w:rsidP="00842F24">
+          <w:p w14:paraId="4ADD52CB" w14:textId="77777777" w:rsidR="00842F24" w:rsidRPr="00577198" w:rsidRDefault="00842F24" w:rsidP="00842F24">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950390" w:rsidRPr="001B3EC0" w14:paraId="415C092C" w14:textId="77777777" w:rsidTr="00CD0A8B">
+      <w:tr w:rsidR="00950390" w14:paraId="415C092C" w14:textId="77777777" w:rsidTr="00CD0A8B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41C79AE6" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="001B3EC0" w:rsidRDefault="00950390" w:rsidP="00842F24">
+          <w:p w14:paraId="41C79AE6" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="00B33FAF" w:rsidRDefault="00950390" w:rsidP="00842F24">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...5 lines deleted...]
-              <w:t>Летателно обучение (Справка от АТО) – копие (ако е приложимо)</w:t>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Летателно обучение</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Справка от АТО</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – копие</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ако е приложимо</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="218E2E0B" w14:textId="46B74F21" w:rsidR="00950390" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="00842F24">
+          <w:p w14:paraId="218E2E0B" w14:textId="46B74F21" w:rsidR="00950390" w:rsidRPr="00B33FAF" w:rsidRDefault="00F151A5" w:rsidP="00842F24">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00B33FAF">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="199EE52F" wp14:editId="56DF11B6">
                   <wp:extent cx="123825" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="36" name="Picture 19"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 19"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -11914,212 +12930,290 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5261" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66891038" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="001B3EC0" w:rsidRDefault="00950390" w:rsidP="00842F24">
+          <w:p w14:paraId="66891038" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="00B33FAF" w:rsidRDefault="00950390" w:rsidP="00842F24">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00B33FAF">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Забележки :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33402556" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="001B3EC0" w:rsidRDefault="00950390" w:rsidP="00842F24">
+          <w:p w14:paraId="33402556" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="00B33FAF" w:rsidRDefault="00950390" w:rsidP="00842F24">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00B33FAF">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1.* Когато медицинското свидетелство не е издадено от BG  AME, свидетелството за правоспособност няма да бъде издадено докато медицинско досие не бъде предоставено на BG CAA AMS. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EE52AC9" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="001B3EC0" w:rsidRDefault="00950390" w:rsidP="00842F24">
+          <w:p w14:paraId="3EE52AC9" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="00B33FAF" w:rsidRDefault="00950390" w:rsidP="00842F24">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00B33FAF">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2. Всички копия се предоставят в ГД ГВА с: „ВЯРНО С ОРИГИНАЛА“ и подпис на лицето, в случай че заявлението се подава на фронт-офиса в ГД ГВА. В случай на ползване на портала на ГД ГВА – виж указанията за подаване на заявление през  портала на ГД ГВА.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78A732FD" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="001B3EC0" w:rsidRDefault="00950390" w:rsidP="00950390">
+          <w:p w14:paraId="78A732FD" w14:textId="77777777" w:rsidR="00950390" w:rsidRDefault="00950390" w:rsidP="00950390">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00B33FAF">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3. Част І на заявлението се разглежда в срок до 30 дни от датата на регистрирането му в ГД ГВА.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950390" w:rsidRPr="001B3EC0" w14:paraId="0E49F8B6" w14:textId="77777777" w:rsidTr="00CD0A8B">
+      <w:tr w:rsidR="00950390" w14:paraId="0E49F8B6" w14:textId="77777777" w:rsidTr="00CD0A8B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02D8C12B" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="001B3EC0" w:rsidRDefault="00950390" w:rsidP="00842F24">
+          <w:p w14:paraId="02D8C12B" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="00B33FAF" w:rsidRDefault="00950390" w:rsidP="00842F24">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>Летателно обучение за клас ВС (Свидетелство и справка от АТО) (ако е приложимо)</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Летателно обучение</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>за</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>клас ВС</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Свидетелство и справка от АТО</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>) (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ако е приложимо</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50773C7A" w14:textId="59CA88A0" w:rsidR="00950390" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="00842F24">
+          <w:p w14:paraId="50773C7A" w14:textId="59CA88A0" w:rsidR="00950390" w:rsidRPr="00B33FAF" w:rsidRDefault="00F151A5" w:rsidP="00842F24">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00B33FAF">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FCB0CFE" wp14:editId="36CC61A3">
                   <wp:extent cx="123825" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="37" name="Picture 21"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 21"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -12147,144 +13241,154 @@
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5261" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0957F476" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="001B3EC0" w:rsidRDefault="00950390" w:rsidP="00950390">
+          <w:p w14:paraId="0957F476" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="00B33FAF" w:rsidRDefault="00950390" w:rsidP="00950390">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950390" w:rsidRPr="001B3EC0" w14:paraId="13F7C763" w14:textId="77777777" w:rsidTr="00842F24">
+      <w:tr w:rsidR="00950390" w14:paraId="13F7C763" w14:textId="77777777" w:rsidTr="00842F24">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46D7072E" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="001B3EC0" w:rsidRDefault="00950390" w:rsidP="00842F24">
+          <w:p w14:paraId="46D7072E" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="00B33FAF" w:rsidRDefault="00950390" w:rsidP="00842F24">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Hlk91007022"/>
-            <w:r w:rsidRPr="001B3EC0">
-[...7 lines deleted...]
-            <w:r w:rsidR="00D80C82" w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ле</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>тателна  книжка (копие  от  последните   записи  за  всеки  квалификационен  клас</w:t>
+            </w:r>
+            <w:r w:rsidR="00D80C82">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> и първа страница, удостоверяваща притежателя</w:t>
             </w:r>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00B33FAF">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="423B37DE" w14:textId="70F24614" w:rsidR="00950390" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="00842F24">
+          <w:p w14:paraId="423B37DE" w14:textId="70F24614" w:rsidR="00950390" w:rsidRDefault="00F151A5" w:rsidP="00842F24">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00577198">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BBE7312" wp14:editId="60C4976E">
                   <wp:extent cx="123825" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="38" name="Picture 23"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 23"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -12312,147 +13416,205 @@
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5261" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74DB166A" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="001B3EC0" w:rsidRDefault="00950390" w:rsidP="00842F24">
+          <w:p w14:paraId="74DB166A" w14:textId="77777777" w:rsidR="00950390" w:rsidRDefault="00950390" w:rsidP="00842F24">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950390" w:rsidRPr="001B3EC0" w14:paraId="6DCBF2C3" w14:textId="77777777" w:rsidTr="00842F24">
+      <w:tr w:rsidR="00950390" w14:paraId="6DCBF2C3" w14:textId="77777777" w:rsidTr="00842F24">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23A8E394" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="001B3EC0" w:rsidRDefault="00950390" w:rsidP="00D33E32">
+          <w:p w14:paraId="23A8E394" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="00D33E32" w:rsidRDefault="00950390" w:rsidP="00D33E32">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">свидетелство за медицинска годност по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>PART-MED</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> *</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001B3EC0">
-[...6 lines deleted...]
-              <w:t>(само когато документа не е издаден от BG AME)</w:t>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>– копие</w:t>
+            </w:r>
+            <w:r w:rsidR="00D33E32">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">само когато документа не е издаден от </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33FAF">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>BG AME)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="212F6A9A" w14:textId="391FA0AA" w:rsidR="00950390" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="00842F24">
+          <w:p w14:paraId="212F6A9A" w14:textId="391FA0AA" w:rsidR="00950390" w:rsidRDefault="00F151A5" w:rsidP="00842F24">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00577198">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44514AB0" wp14:editId="6F01F4F7">
                   <wp:extent cx="123825" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="39" name="Picture 24"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 24"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -12480,132 +13642,158 @@
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5261" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33195483" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="001B3EC0" w:rsidRDefault="00950390" w:rsidP="00842F24">
+          <w:p w14:paraId="33195483" w14:textId="77777777" w:rsidR="00950390" w:rsidRDefault="00950390" w:rsidP="00842F24">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950390" w:rsidRPr="001B3EC0" w14:paraId="5A7D5608" w14:textId="77777777" w:rsidTr="00842F24">
+      <w:tr w:rsidR="00950390" w14:paraId="5A7D5608" w14:textId="77777777" w:rsidTr="00842F24">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="442D267D" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="001B3EC0" w:rsidRDefault="00950390" w:rsidP="00842F24">
+          <w:p w14:paraId="442D267D" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="00056B16" w:rsidRDefault="00950390" w:rsidP="00842F24">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...5 lines deleted...]
-              <w:t>притежавано  свидетелство  за  правоспособност – копие (ако е приложимо)</w:t>
+            <w:r w:rsidRPr="00671069">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">притежавано  свидетелство  за  правоспособност – копие </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00671069">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00671069">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ако е приложимо</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00671069">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="132A68CC" w14:textId="04D43A2A" w:rsidR="00950390" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="00842F24">
+          <w:p w14:paraId="132A68CC" w14:textId="04D43A2A" w:rsidR="00950390" w:rsidRDefault="00F151A5" w:rsidP="00842F24">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00577198">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DAB10E9" wp14:editId="436B421D">
                   <wp:extent cx="123825" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="40" name="Picture 25"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 25"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -12633,132 +13821,132 @@
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5261" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D03165A" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="001B3EC0" w:rsidRDefault="00950390" w:rsidP="00842F24">
+          <w:p w14:paraId="5D03165A" w14:textId="77777777" w:rsidR="00950390" w:rsidRDefault="00950390" w:rsidP="00842F24">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950390" w:rsidRPr="001B3EC0" w14:paraId="1FDA44ED" w14:textId="77777777" w:rsidTr="00842F24">
+      <w:tr w:rsidR="00950390" w14:paraId="1FDA44ED" w14:textId="77777777" w:rsidTr="00842F24">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="155A5ADC" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="001B3EC0" w:rsidRDefault="00950390" w:rsidP="00842F24">
+          <w:p w14:paraId="155A5ADC" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="00B33FAF" w:rsidRDefault="00950390" w:rsidP="00842F24">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00B33FAF">
               <w:rPr>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Нотариално заверена Декларация от родители/настойници за лица  под 18 години - оригинал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="465C5741" w14:textId="0036E950" w:rsidR="00950390" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="00842F24">
+          <w:p w14:paraId="465C5741" w14:textId="0036E950" w:rsidR="00950390" w:rsidRDefault="00F151A5" w:rsidP="00842F24">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00577198">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26B4A5B8" wp14:editId="12E1EC67">
                   <wp:extent cx="123825" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="41" name="Picture 27"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 27"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -12786,133 +13974,134 @@
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5261" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F8C2E54" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="001B3EC0" w:rsidRDefault="00950390" w:rsidP="00842F24">
+          <w:p w14:paraId="5F8C2E54" w14:textId="77777777" w:rsidR="00950390" w:rsidRDefault="00950390" w:rsidP="00842F24">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950390" w:rsidRPr="001B3EC0" w14:paraId="78137A8A" w14:textId="77777777" w:rsidTr="00842F24">
+      <w:tr w:rsidR="00950390" w14:paraId="78137A8A" w14:textId="77777777" w:rsidTr="00842F24">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13930DF8" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="001B3EC0" w:rsidRDefault="00950390" w:rsidP="00842F24">
+          <w:p w14:paraId="13930DF8" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="00B33FAF" w:rsidRDefault="00950390" w:rsidP="00842F24">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Документ за внесена  такса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B8B9CB8" w14:textId="1CCFCAC2" w:rsidR="00950390" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="00842F24">
+          <w:p w14:paraId="0B8B9CB8" w14:textId="1CCFCAC2" w:rsidR="00950390" w:rsidRDefault="00F151A5" w:rsidP="00842F24">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00577198">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B464D0C" wp14:editId="4D284444">
                   <wp:extent cx="123825" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="42" name="Picture 42"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 42"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -12940,1319 +14129,2121 @@
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5261" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0607E61C" w14:textId="77777777" w:rsidR="00950390" w:rsidRPr="001B3EC0" w:rsidRDefault="00950390" w:rsidP="00842F24">
+          <w:p w14:paraId="0607E61C" w14:textId="77777777" w:rsidR="00950390" w:rsidRDefault="00950390" w:rsidP="00842F24">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1E50ED15" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="001B3EC0" w:rsidRDefault="000D234F" w:rsidP="00753150">
+    <w:p w14:paraId="1E50ED15" w14:textId="77777777" w:rsidR="000D234F" w:rsidRPr="00122694" w:rsidRDefault="000D234F" w:rsidP="00753150">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10226" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="421"/>
         <w:gridCol w:w="1575"/>
         <w:gridCol w:w="4236"/>
         <w:gridCol w:w="1071"/>
         <w:gridCol w:w="2903"/>
         <w:gridCol w:w="20"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A65411" w:rsidRPr="001B3EC0" w14:paraId="11D7BCF4" w14:textId="77777777" w:rsidTr="00730008">
+      <w:tr w:rsidR="00A65411" w:rsidRPr="0001165E" w14:paraId="11D7BCF4" w14:textId="77777777" w:rsidTr="00730008">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="20" w:type="dxa"/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21A3F64E" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="001B3EC0" w:rsidRDefault="00BB2B3D" w:rsidP="00B97E2B">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+          <w:p w14:paraId="21A3F64E" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="0001165E" w:rsidRDefault="00BB2B3D" w:rsidP="00B97E2B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00A65411" w:rsidRPr="001B3EC0">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00A65411" w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9785" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A2CC03D" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="001B3EC0" w:rsidRDefault="00A65411" w:rsidP="004F4FE0">
+          <w:p w14:paraId="2A2CC03D" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="0001165E" w:rsidRDefault="00A65411" w:rsidP="004F4FE0">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">ЗАЯВИТЕЛЯ </w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ДЕКЛАРАЦИЯ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004F4FE0">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004F4FE0">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ОТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ЗАЯВИТЕЛЯ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A65411" w:rsidRPr="001B3EC0" w14:paraId="27A78EC3" w14:textId="77777777" w:rsidTr="00730008">
+      <w:tr w:rsidR="00A65411" w:rsidRPr="0001165E" w14:paraId="27A78EC3" w14:textId="77777777" w:rsidTr="00730008">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="20" w:type="dxa"/>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C78997C" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="001B3EC0" w:rsidRDefault="00A65411" w:rsidP="00B97E2B">
+          <w:p w14:paraId="1C78997C" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="0001165E" w:rsidRDefault="00A65411" w:rsidP="00B97E2B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9785" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59A4F067" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="001B3EC0" w:rsidRDefault="00A65411" w:rsidP="00B97E2B">
+          <w:p w14:paraId="59A4F067" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="0001165E" w:rsidRDefault="00A65411" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001165E">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>С настоящата декларирам:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A65411" w:rsidRPr="001B3EC0" w14:paraId="2F221416" w14:textId="77777777" w:rsidTr="00B97E2B">
+      <w:tr w:rsidR="00A65411" w:rsidRPr="0001165E" w14:paraId="2F221416" w14:textId="77777777" w:rsidTr="00B97E2B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="20" w:type="dxa"/>
           <w:trHeight w:hRule="exact" w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="621CA588" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="001B3EC0" w:rsidRDefault="00A65411" w:rsidP="00A65411">
+          <w:p w14:paraId="621CA588" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="00AA0453" w:rsidRDefault="00A65411" w:rsidP="00A65411">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="284"/>
               </w:tabs>
               <w:ind w:left="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9785" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00073252" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="001B3EC0" w:rsidRDefault="00A65411" w:rsidP="00B97E2B">
+          <w:p w14:paraId="00073252" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="0001165E" w:rsidRDefault="00A65411" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">С настоящата декларирам, че съм  запознат/ и съм способен да демонстрирам  познания по/ със съответните части от </w:t>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>С настоящата декларирам, че съм  запознат/ и съм способен да демонстрирам  познания по/ със съответните части от подчаст-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>OPS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Reg</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001B3EC0">
-[...5 lines deleted...]
-              <w:t>подчаст</w:t>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>AirOPS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001B3EC0">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">и </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Part</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>FCL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Reg</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...31 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>. 1178/11/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, изисквани за издаването на свидетелство по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Part</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...42 lines deleted...]
-              <w:t>-FCL, за което кандидатствам.</w:t>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>FCL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, за което кандидатствам.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A65411" w:rsidRPr="001B3EC0" w14:paraId="334C147C" w14:textId="77777777" w:rsidTr="00730008">
+      <w:tr w:rsidR="00A65411" w:rsidRPr="0001165E" w14:paraId="334C147C" w14:textId="77777777" w:rsidTr="00730008">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="20" w:type="dxa"/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49694E7C" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="001B3EC0" w:rsidRDefault="00A65411" w:rsidP="00A65411">
+          <w:p w14:paraId="49694E7C" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="00AA0453" w:rsidRDefault="00A65411" w:rsidP="00A65411">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="284"/>
               </w:tabs>
               <w:ind w:left="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9785" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67F4BEE4" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="001B3EC0" w:rsidRDefault="00A65411" w:rsidP="00B97E2B">
+          <w:p w14:paraId="67F4BEE4" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="0001165E" w:rsidRDefault="00A65411" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001165E">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Цялата информация, </w:t>
             </w:r>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="0001165E">
               <w:rPr>
                 <w:smallCaps/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>дадена в това заявление и приложенията към него, е пълна и вярна.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A65411" w:rsidRPr="001B3EC0" w14:paraId="3DFD1381" w14:textId="77777777" w:rsidTr="00B97E2B">
+      <w:tr w:rsidR="00A65411" w:rsidRPr="0001165E" w14:paraId="3DFD1381" w14:textId="77777777" w:rsidTr="00B97E2B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="20" w:type="dxa"/>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08BAA2DB" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="001B3EC0" w:rsidRDefault="00A65411" w:rsidP="00A65411">
+          <w:p w14:paraId="08BAA2DB" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="00AA0453" w:rsidRDefault="00A65411" w:rsidP="00A65411">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="284"/>
               </w:tabs>
               <w:ind w:left="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9785" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B065BCF" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="001B3EC0" w:rsidRDefault="00A65411" w:rsidP="00B97E2B">
+          <w:p w14:paraId="7B065BCF" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="0001165E" w:rsidRDefault="00A65411" w:rsidP="00B97E2B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001165E">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Не притежавам друго свидетелство за правоспособност </w:t>
             </w:r>
-            <w:r w:rsidR="00D83FDD" w:rsidRPr="001B3EC0">
+            <w:r w:rsidR="00D83FDD" w:rsidRPr="0001165E">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>издадено</w:t>
             </w:r>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="0001165E">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> в съответствие с изискванията на </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Part</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>FCL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /Регламент 1178/11/ и не съм подавал заявление за издаване  на   свидетелство за правоспособност в съответствие с изискванията на </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Part</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...6 lines deleted...]
-              <w:t>-FCL /Регламент 1178/11/.</w:t>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>FCL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /Регламент 1178/11/.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A65411" w:rsidRPr="001B3EC0" w14:paraId="2FA6C112" w14:textId="77777777" w:rsidTr="00B97E2B">
+      <w:tr w:rsidR="00A65411" w:rsidRPr="0001165E" w14:paraId="2FA6C112" w14:textId="77777777" w:rsidTr="00B97E2B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="20" w:type="dxa"/>
           <w:trHeight w:hRule="exact" w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30E206B8" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="001B3EC0" w:rsidRDefault="00A65411" w:rsidP="00A65411">
+          <w:p w14:paraId="30E206B8" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="00AA0453" w:rsidRDefault="00A65411" w:rsidP="00A65411">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="284"/>
               </w:tabs>
               <w:ind w:left="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9785" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A2885ED" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="001B3EC0" w:rsidRDefault="00A65411" w:rsidP="00B97E2B">
+          <w:p w14:paraId="6A2885ED" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="0001165E" w:rsidRDefault="00A65411" w:rsidP="00B97E2B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Никога</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>не</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>съм</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>притежавал</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>свидетелство за правоспособност</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>по</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Part</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...8 lines deleted...]
-            <w:r w:rsidR="00D83FDD" w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>FCL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>издадено</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>в</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>друга</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>държава</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>членка</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>което</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>да</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>е</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>анулирано</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>или</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>временно</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D83FDD" w:rsidRPr="0001165E">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>спирано</w:t>
             </w:r>
-            <w:r w:rsidRPr="001B3EC0">
-[...5 lines deleted...]
-              <w:t>, в която и да било друга държава-членка на ЕС.</w:t>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>в</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>която</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>да</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>било</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>друга</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>държава</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>членка</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на ЕС</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA72E6" w:rsidRPr="001B3EC0" w14:paraId="0B0DF75C" w14:textId="77777777" w:rsidTr="00730008">
+      <w:tr w:rsidR="00BA72E6" w:rsidRPr="0001165E" w14:paraId="0B0DF75C" w14:textId="77777777" w:rsidTr="00730008">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="20" w:type="dxa"/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B499F90" w14:textId="77777777" w:rsidR="00BA72E6" w:rsidRPr="001B3EC0" w:rsidRDefault="00BA72E6" w:rsidP="00A65411">
+          <w:p w14:paraId="2B499F90" w14:textId="77777777" w:rsidR="00BA72E6" w:rsidRPr="00AA0453" w:rsidRDefault="00BA72E6" w:rsidP="00A65411">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="284"/>
               </w:tabs>
               <w:ind w:left="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9785" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="427B30DA" w14:textId="77777777" w:rsidR="00BA72E6" w:rsidRPr="001B3EC0" w:rsidRDefault="00BA72E6" w:rsidP="00BA72E6">
+          <w:p w14:paraId="427B30DA" w14:textId="77777777" w:rsidR="00BA72E6" w:rsidRPr="0001165E" w:rsidRDefault="00BA72E6" w:rsidP="00BA72E6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="0001165E">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Известно ми е, че при предоставяне на невярна информация нося наказателна отговорност по чл. 313 от НК.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A65411" w:rsidRPr="001B3EC0" w14:paraId="72BA846F" w14:textId="77777777" w:rsidTr="00B816AF">
+      <w:tr w:rsidR="00A65411" w:rsidRPr="0001165E" w14:paraId="72BA846F" w14:textId="77777777" w:rsidTr="00B816AF">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="737"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1996" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31D747EF" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="001B3EC0" w:rsidRDefault="00A65411" w:rsidP="00B97E2B">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Подпис на заявителя </w:t>
+          <w:p w14:paraId="31D747EF" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="0001165E" w:rsidRDefault="00A65411" w:rsidP="00B97E2B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Подпис</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>на заявителя</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4236" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AEF688D" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="001B3EC0" w:rsidRDefault="00A65411" w:rsidP="00B97E2B">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="2AEF688D" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="0001165E" w:rsidRDefault="00A65411" w:rsidP="00B97E2B">
+            <w:pPr>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D8AC310" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="001B3EC0" w:rsidRDefault="00A65411" w:rsidP="00B97E2B">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Дата </w:t>
+          <w:p w14:paraId="3D8AC310" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="0001165E" w:rsidRDefault="00A65411" w:rsidP="00B97E2B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Дата</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6A0E7D" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="001B3EC0" w:rsidRDefault="00A65411" w:rsidP="00B97E2B">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="0F6A0E7D" w14:textId="77777777" w:rsidR="00A65411" w:rsidRPr="0001165E" w:rsidRDefault="00A65411" w:rsidP="00B97E2B">
+            <w:pPr>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA72E6" w:rsidRPr="001B3EC0" w14:paraId="3ECA879C" w14:textId="77777777" w:rsidTr="000D234F">
+      <w:tr w:rsidR="00BA72E6" w:rsidRPr="0001165E" w14:paraId="3ECA879C" w14:textId="77777777" w:rsidTr="000D234F">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="737"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1996" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78778AE9" w14:textId="77777777" w:rsidR="00BA72E6" w:rsidRPr="001B3EC0" w:rsidRDefault="00BA72E6" w:rsidP="00B97E2B">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+          <w:p w14:paraId="78778AE9" w14:textId="77777777" w:rsidR="00BA72E6" w:rsidRPr="0001165E" w:rsidRDefault="00BA72E6" w:rsidP="00B97E2B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r w:rsidRPr="001B3EC0">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Подпис</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001165E">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004507C3">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>родители/настойници</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4236" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D18FEC3" w14:textId="77777777" w:rsidR="00BA72E6" w:rsidRPr="001B3EC0" w:rsidRDefault="00BA72E6" w:rsidP="00B97E2B">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="1D18FEC3" w14:textId="77777777" w:rsidR="00BA72E6" w:rsidRPr="0001165E" w:rsidRDefault="00BA72E6" w:rsidP="00B97E2B">
+            <w:pPr>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62F24AE4" w14:textId="77777777" w:rsidR="00BA72E6" w:rsidRPr="001B3EC0" w:rsidRDefault="008825C8" w:rsidP="00B97E2B">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+          <w:p w14:paraId="62F24AE4" w14:textId="77777777" w:rsidR="00BA72E6" w:rsidRPr="0001165E" w:rsidRDefault="008825C8" w:rsidP="00B97E2B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001165E">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="042FF4AF" w14:textId="77777777" w:rsidR="00BA72E6" w:rsidRPr="001B3EC0" w:rsidRDefault="00BA72E6" w:rsidP="00B97E2B">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="042FF4AF" w14:textId="77777777" w:rsidR="00BA72E6" w:rsidRPr="0001165E" w:rsidRDefault="00BA72E6" w:rsidP="00B97E2B">
+            <w:pPr>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7AC141B0" w14:textId="77777777" w:rsidR="009D1620" w:rsidRPr="001B3EC0" w:rsidRDefault="009D1620" w:rsidP="00E951D0">
+    <w:p w14:paraId="7AC141B0" w14:textId="77777777" w:rsidR="009D1620" w:rsidRPr="00F62023" w:rsidRDefault="009D1620" w:rsidP="00E951D0">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6301EADB" w14:textId="77777777" w:rsidR="004B2BCB" w:rsidRPr="001B3EC0" w:rsidRDefault="001F1813" w:rsidP="00E951D0">
+    <w:p w14:paraId="6301EADB" w14:textId="77777777" w:rsidR="004B2BCB" w:rsidRPr="00E951D0" w:rsidRDefault="001F1813" w:rsidP="00E951D0">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B3EC0">
+      <w:r w:rsidRPr="00507DE1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>ЧАСТ ІІ –ИЗДАВАНЕ НА СВИДЕТЕЛСТВО</w:t>
+        <w:t>ЧАСТ І</w:t>
       </w:r>
-      <w:r w:rsidR="000D234F" w:rsidRPr="001B3EC0">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
+        <w:t>І</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507DE1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1813">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ИЗДАВАНЕ НА СВИДЕТЕЛСТВО</w:t>
+      </w:r>
+      <w:r w:rsidR="000D234F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001B3EC0">
+      <w:r w:rsidRPr="001F1813">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ЗА ПРАВОСПОСОБНОСТ СЪГЛАСНО PART-FCL</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="408"/>
         <w:gridCol w:w="4129"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="4252"/>
         <w:gridCol w:w="708"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B2BCB" w:rsidRPr="001B3EC0" w14:paraId="22BFCA11" w14:textId="77777777" w:rsidTr="000E180A">
+      <w:tr w:rsidR="004B2BCB" w:rsidRPr="00C04B66" w14:paraId="22BFCA11" w14:textId="77777777" w:rsidTr="000E180A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B9BBF61" w14:textId="77777777" w:rsidR="004B2BCB" w:rsidRPr="001B3EC0" w:rsidRDefault="00BB2B3D" w:rsidP="009104CA">
+          <w:p w14:paraId="5B9BBF61" w14:textId="77777777" w:rsidR="004B2BCB" w:rsidRPr="00C04B66" w:rsidRDefault="00BB2B3D" w:rsidP="009104CA">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="004B2BCB" w:rsidRPr="001B3EC0">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="004B2BCB" w:rsidRPr="00C04B66">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4129" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0109D4B1" w14:textId="77777777" w:rsidR="004B2BCB" w:rsidRPr="001B3EC0" w:rsidRDefault="007630B8" w:rsidP="007630B8">
+          <w:p w14:paraId="0109D4B1" w14:textId="77777777" w:rsidR="004B2BCB" w:rsidRPr="000C1B1E" w:rsidRDefault="007630B8" w:rsidP="007630B8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">КЪМ ЧАСТ ІІ НА ЗАЯВЛЕНИЕТО </w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ДОКУМЕНТИ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004B2BCB" w:rsidRPr="00C04B66">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">КЪМ </w:t>
+            </w:r>
+            <w:r w:rsidR="004B2BCB" w:rsidRPr="000C1B1E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ЧАСТ І</w:t>
+            </w:r>
+            <w:r w:rsidR="004B2BCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidR="004B2BCB" w:rsidRPr="000C1B1E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> НА</w:t>
+            </w:r>
+            <w:r w:rsidR="004B2BCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004B2BCB" w:rsidRPr="00C04B66">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ЗАЯВЛЕНИЕТО</w:t>
+            </w:r>
+            <w:r w:rsidR="004B2BCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="713145B7" w14:textId="77777777" w:rsidR="004B2BCB" w:rsidRPr="001B3EC0" w:rsidRDefault="004B2BCB" w:rsidP="000E180A">
+          <w:p w14:paraId="713145B7" w14:textId="77777777" w:rsidR="004B2BCB" w:rsidRPr="00C04B66" w:rsidRDefault="004B2BCB" w:rsidP="000E180A">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4C7F43" w14:textId="77777777" w:rsidR="004B2BCB" w:rsidRPr="001B3EC0" w:rsidRDefault="004B2BCB" w:rsidP="000E180A">
+          <w:p w14:paraId="0A4C7F43" w14:textId="77777777" w:rsidR="004B2BCB" w:rsidRPr="00C04B66" w:rsidRDefault="004B2BCB" w:rsidP="000E180A">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA3D57">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ГД ГВА запазва правото си да изисква допълнителни документи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33BADD12" w14:textId="77777777" w:rsidR="004B2BCB" w:rsidRPr="001B3EC0" w:rsidRDefault="004B2BCB" w:rsidP="000E180A">
+          <w:p w14:paraId="33BADD12" w14:textId="77777777" w:rsidR="004B2BCB" w:rsidRPr="00C04B66" w:rsidRDefault="004B2BCB" w:rsidP="000E180A">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04B66">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>САМО ГД ГВА</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B2BCB" w:rsidRPr="001B3EC0" w14:paraId="5B8FDFE0" w14:textId="77777777" w:rsidTr="00AB6E8E">
+      <w:tr w:rsidR="004B2BCB" w:rsidRPr="00C04B66" w14:paraId="5B8FDFE0" w14:textId="77777777" w:rsidTr="00AB6E8E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32B7AF71" w14:textId="77777777" w:rsidR="004B2BCB" w:rsidRPr="001B3EC0" w:rsidRDefault="00803BE3" w:rsidP="00385268">
+          <w:p w14:paraId="32B7AF71" w14:textId="77777777" w:rsidR="004B2BCB" w:rsidRPr="00114A36" w:rsidRDefault="00803BE3" w:rsidP="00385268">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Регистрирана в деловодството на ГД ГВА </w:t>
             </w:r>
-            <w:r w:rsidR="004B2BCB" w:rsidRPr="001B3EC0">
-[...8 lines deleted...]
-            <w:r w:rsidR="00385268" w:rsidRPr="001B3EC0">
+            <w:r w:rsidR="004B2BCB">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>отчетна форма на проверяващия</w:t>
+            </w:r>
+            <w:r w:rsidR="004B2BCB">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="004B2BCB">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>всички необходими документи към нея, включително и такса за издаване</w:t>
+            </w:r>
+            <w:r w:rsidR="00385268">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  на </w:t>
             </w:r>
-            <w:r w:rsidR="004B2BCB" w:rsidRPr="001B3EC0">
-[...6 lines deleted...]
-              <w:t>свидетелство за летателна правоспособност)</w:t>
+            <w:r w:rsidR="004B2BCB">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>свидетелство за летателна правоспособност</w:t>
+            </w:r>
+            <w:r w:rsidR="004B2BCB">
+              <w:rPr>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD23D8B" w14:textId="45BCBC0C" w:rsidR="004B2BCB" w:rsidRPr="001B3EC0" w:rsidRDefault="00F151A5" w:rsidP="00AB6E8E">
+          <w:p w14:paraId="4BD23D8B" w14:textId="45BCBC0C" w:rsidR="004B2BCB" w:rsidRPr="00C04B66" w:rsidRDefault="00F151A5" w:rsidP="00AB6E8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00C04B66">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5306B0F5" wp14:editId="7D912EC8">
                   <wp:extent cx="123825" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="43" name="Picture 43"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 43"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
@@ -14270,450 +16261,457 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00953C55" w:rsidRPr="001B3EC0" w14:paraId="5E4444EE" w14:textId="77777777" w:rsidTr="003273F3">
+      <w:tr w:rsidR="00953C55" w:rsidRPr="00C04B66" w14:paraId="5E4444EE" w14:textId="77777777" w:rsidTr="003273F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="398C812C" w14:textId="77777777" w:rsidR="00A80538" w:rsidRPr="001B3EC0" w:rsidRDefault="00953C55" w:rsidP="003273F3">
+          <w:p w14:paraId="398C812C" w14:textId="77777777" w:rsidR="00A80538" w:rsidRPr="00A80538" w:rsidRDefault="00953C55" w:rsidP="003273F3">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3EC0">
+            <w:r w:rsidRPr="00953C55">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Забележка: </w:t>
             </w:r>
-            <w:r w:rsidR="00A80538" w:rsidRPr="001B3EC0">
+            <w:r w:rsidR="00A80538">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Част ii на заявлението се разглежда в срок до 30 дни от</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+              <w:t xml:space="preserve">Част </w:t>
+            </w:r>
+            <w:r w:rsidR="00A80538" w:rsidRPr="00A80538">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A80538" w:rsidRPr="001B3EC0">
+              <w:t xml:space="preserve">ii на заявлението се разглежда в срок до 30 дни </w:t>
+            </w:r>
+            <w:r w:rsidR="00A80538">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">датата на </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+              <w:t>от</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">регистриране </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E85303" w:rsidRPr="001B3EC0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A80538">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">на </w:t>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="001B3EC0">
+              <w:t xml:space="preserve">датата на </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> в ГД ГВА.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A80538" w:rsidRPr="001B3EC0">
+              <w:t>регистриране</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E85303">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953C55">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>отчетна</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>та</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00953C55">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> форма на проверяващия</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в ГД ГВА.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80538">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C155764" w14:textId="77777777" w:rsidR="00704093" w:rsidRPr="001B3EC0" w:rsidRDefault="00704093" w:rsidP="001F1813">
+    <w:p w14:paraId="7C155764" w14:textId="77777777" w:rsidR="00704093" w:rsidRDefault="00704093" w:rsidP="001F1813">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59C69DF9" w14:textId="77777777" w:rsidR="007323E9" w:rsidRPr="001B3EC0" w:rsidRDefault="007323E9" w:rsidP="001F1813">
+    <w:p w14:paraId="59C69DF9" w14:textId="77777777" w:rsidR="007323E9" w:rsidRPr="001F1813" w:rsidRDefault="007323E9" w:rsidP="001F1813">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="007323E9" w:rsidRPr="001B3EC0" w:rsidSect="000F25D5">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:sectPr w:rsidR="007323E9" w:rsidRPr="001F1813" w:rsidSect="000F25D5">
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="624" w:footer="624" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B0283EA" w14:textId="77777777" w:rsidR="001D67AA" w:rsidRDefault="001D67AA">
+    <w:p w14:paraId="6EA8FF09" w14:textId="77777777" w:rsidR="00AD46DB" w:rsidRDefault="00AD46DB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="730D0A01" w14:textId="77777777" w:rsidR="001D67AA" w:rsidRDefault="001D67AA">
+    <w:p w14:paraId="789B3E68" w14:textId="77777777" w:rsidR="00AD46DB" w:rsidRDefault="00AD46DB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EUAlbertina">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10206" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1986"/>
       <w:gridCol w:w="3116"/>
       <w:gridCol w:w="3121"/>
       <w:gridCol w:w="1983"/>
     </w:tblGrid>
     <w:tr w:rsidR="001E219E" w:rsidRPr="006C3A32" w14:paraId="45DEDE64" w14:textId="77777777" w:rsidTr="00B97E2B">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="170"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1986" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="18DE02F6" w14:textId="77777777" w:rsidR="001E219E" w:rsidRPr="00905922" w:rsidRDefault="001E219E" w:rsidP="00893CCC">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00905922">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>А</w:t>
           </w:r>
           <w:r w:rsidRPr="00905922">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>PP-0001</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3116" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="18244F7E" w14:textId="77777777" w:rsidR="001E219E" w:rsidRPr="00905922" w:rsidRDefault="001E219E" w:rsidP="000B5BB8">
+        <w:p w14:paraId="18244F7E" w14:textId="7B40CD42" w:rsidR="001E219E" w:rsidRPr="00F83344" w:rsidRDefault="001E219E" w:rsidP="000B5BB8">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00905922">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Издание 0</w:t>
           </w:r>
-          <w:r w:rsidR="00905922" w:rsidRPr="00905922">
+          <w:r w:rsidR="00F83344">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3121" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="440A4A1F" w14:textId="77777777" w:rsidR="001E219E" w:rsidRPr="00905922" w:rsidRDefault="00905922" w:rsidP="000B5BB8">
+        <w:p w14:paraId="440A4A1F" w14:textId="4D3DB8C1" w:rsidR="001E219E" w:rsidRPr="00905922" w:rsidRDefault="00F83344" w:rsidP="000B5BB8">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00905922">
+          <w:r>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>22</w:t>
-[...31 lines deleted...]
-            <w:t>21</w:t>
+            <w:t>18.05.2026</w:t>
           </w:r>
           <w:r w:rsidR="001E219E" w:rsidRPr="00905922">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="001E219E" w:rsidRPr="00905922">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>г.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1983" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="59CA6DB0" w14:textId="77777777" w:rsidR="001E219E" w:rsidRPr="006C3A32" w:rsidRDefault="001E219E" w:rsidP="00B97E2B">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00905922">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>С</w:t>
           </w:r>
           <w:r w:rsidR="00D76E02" w:rsidRPr="00905922">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>тр</w:t>
           </w:r>
@@ -14808,213 +16806,186 @@
           </w:r>
           <w:r w:rsidRPr="00905922">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="120679EC" w14:textId="77777777" w:rsidR="00F62968" w:rsidRPr="00256C1A" w:rsidRDefault="00F62968">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10206" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1986"/>
       <w:gridCol w:w="3116"/>
       <w:gridCol w:w="3121"/>
       <w:gridCol w:w="1983"/>
     </w:tblGrid>
     <w:tr w:rsidR="00F62968" w:rsidRPr="006C3A32" w14:paraId="54E9E7D8" w14:textId="77777777" w:rsidTr="00B97E2B">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="170"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1986" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="47ACA6C1" w14:textId="77777777" w:rsidR="00F62968" w:rsidRPr="00905922" w:rsidRDefault="00F62968" w:rsidP="00B97E2B">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00905922">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>А</w:t>
           </w:r>
           <w:r w:rsidR="004D0141" w:rsidRPr="00905922">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>PP-</w:t>
           </w:r>
           <w:r w:rsidRPr="00905922">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>000</w:t>
           </w:r>
           <w:r w:rsidR="004D0141" w:rsidRPr="00905922">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3116" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="45860B43" w14:textId="77777777" w:rsidR="00F62968" w:rsidRPr="00905922" w:rsidRDefault="00F62968" w:rsidP="00972FA6">
+        <w:p w14:paraId="45860B43" w14:textId="7AF79208" w:rsidR="00F62968" w:rsidRPr="00F83344" w:rsidRDefault="00F62968" w:rsidP="00972FA6">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00905922">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Издание 0</w:t>
           </w:r>
-          <w:r w:rsidR="00F62023" w:rsidRPr="00905922">
+          <w:r w:rsidR="00F83344">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3121" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="426AD850" w14:textId="77777777" w:rsidR="00F62968" w:rsidRPr="00905922" w:rsidRDefault="00905922" w:rsidP="00972FA6">
+        <w:p w14:paraId="426AD850" w14:textId="17B0A75B" w:rsidR="00F62968" w:rsidRPr="00905922" w:rsidRDefault="00F83344" w:rsidP="00972FA6">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00905922">
+          <w:r>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>22</w:t>
-[...22 lines deleted...]
-            <w:t>21</w:t>
+            <w:t>18.05.2026</w:t>
           </w:r>
           <w:r w:rsidR="00972FA6" w:rsidRPr="00905922">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00F62968" w:rsidRPr="00905922">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>г.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1983" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="17F96023" w14:textId="77777777" w:rsidR="00F62968" w:rsidRPr="006C3A32" w:rsidRDefault="00F62968" w:rsidP="00B97E2B">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00905922">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>С</w:t>
           </w:r>
           <w:r w:rsidR="00D76E02" w:rsidRPr="00905922">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>тр</w:t>
           </w:r>
@@ -15110,112 +17081,91 @@
           <w:r w:rsidRPr="00905922">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2C702E19" w14:textId="77777777" w:rsidR="00F62968" w:rsidRPr="00256C1A" w:rsidRDefault="00F62968">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FEA863A" w14:textId="77777777" w:rsidR="001D67AA" w:rsidRDefault="001D67AA">
+    <w:p w14:paraId="79319BBE" w14:textId="77777777" w:rsidR="00AD46DB" w:rsidRDefault="00AD46DB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7489FD8D" w14:textId="77777777" w:rsidR="001D67AA" w:rsidRDefault="001D67AA">
+    <w:p w14:paraId="0C16DB10" w14:textId="77777777" w:rsidR="00AD46DB" w:rsidRDefault="00AD46DB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...19 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10206" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2370"/>
       <w:gridCol w:w="7836"/>
     </w:tblGrid>
     <w:tr w:rsidR="00F62968" w:rsidRPr="000966E7" w14:paraId="01735E3F" w14:textId="77777777" w:rsidTr="00B97E2B">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2362" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="556C60EA" w14:textId="2DBBAFB8" w:rsidR="00F62968" w:rsidRPr="00214B86" w:rsidRDefault="00F151A5" w:rsidP="00B97E2B">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r w:rsidRPr="00214B86">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23524BBF" wp14:editId="21E01CC0">
                 <wp:extent cx="1428750" cy="638175"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
@@ -15235,51 +17185,50 @@
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1428750" cy="638175"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7810" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="39CEDA5C" w14:textId="77777777" w:rsidR="00F62968" w:rsidRPr="00BB5242" w:rsidRDefault="00F62968" w:rsidP="00B97E2B">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="bg-BG"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BB5242">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="bg-BG"/>
             </w:rPr>
             <w:t>ЗАЯВЛЕНИЕ</w:t>
           </w:r>
         </w:p>
@@ -15437,51 +17386,51 @@
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="bg-BG"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="41F33588" w14:textId="77777777" w:rsidR="00F62968" w:rsidRPr="0022151E" w:rsidRDefault="00F62968">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="184C4464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F46F6BC"/>
     <w:lvl w:ilvl="0" w:tplc="47D885C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="24"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -15566,59 +17515,59 @@
     <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="313342298">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -15666,51 +17615,50 @@
     <w:rsid w:val="0010250E"/>
     <w:rsid w:val="001056FC"/>
     <w:rsid w:val="00105A0E"/>
     <w:rsid w:val="00116C0F"/>
     <w:rsid w:val="00122694"/>
     <w:rsid w:val="00123726"/>
     <w:rsid w:val="00131286"/>
     <w:rsid w:val="00135840"/>
     <w:rsid w:val="001372D4"/>
     <w:rsid w:val="001447E8"/>
     <w:rsid w:val="00147319"/>
     <w:rsid w:val="00153E2E"/>
     <w:rsid w:val="00157B56"/>
     <w:rsid w:val="00163A34"/>
     <w:rsid w:val="001663D2"/>
     <w:rsid w:val="00167E44"/>
     <w:rsid w:val="0017270B"/>
     <w:rsid w:val="00175F65"/>
     <w:rsid w:val="0018132C"/>
     <w:rsid w:val="00182A9F"/>
     <w:rsid w:val="00182F02"/>
     <w:rsid w:val="001833F9"/>
     <w:rsid w:val="00186797"/>
     <w:rsid w:val="001A4253"/>
     <w:rsid w:val="001B1D15"/>
-    <w:rsid w:val="001B3EC0"/>
     <w:rsid w:val="001B4EB9"/>
     <w:rsid w:val="001B6439"/>
     <w:rsid w:val="001C4690"/>
     <w:rsid w:val="001C4C90"/>
     <w:rsid w:val="001D1C4F"/>
     <w:rsid w:val="001D67AA"/>
     <w:rsid w:val="001D6ADF"/>
     <w:rsid w:val="001E1678"/>
     <w:rsid w:val="001E219E"/>
     <w:rsid w:val="001E28C4"/>
     <w:rsid w:val="001E323A"/>
     <w:rsid w:val="001F1813"/>
     <w:rsid w:val="001F50C1"/>
     <w:rsid w:val="001F52BE"/>
     <w:rsid w:val="001F5E83"/>
     <w:rsid w:val="001F5EF7"/>
     <w:rsid w:val="001F768B"/>
     <w:rsid w:val="001F7936"/>
     <w:rsid w:val="00200454"/>
     <w:rsid w:val="00206988"/>
     <w:rsid w:val="002179A8"/>
     <w:rsid w:val="002214E2"/>
     <w:rsid w:val="0022151E"/>
     <w:rsid w:val="002226DB"/>
     <w:rsid w:val="00223295"/>
@@ -16049,94 +17997,95 @@
     <w:rsid w:val="00A61D47"/>
     <w:rsid w:val="00A65411"/>
     <w:rsid w:val="00A67CDB"/>
     <w:rsid w:val="00A736A8"/>
     <w:rsid w:val="00A74CFB"/>
     <w:rsid w:val="00A75876"/>
     <w:rsid w:val="00A8047C"/>
     <w:rsid w:val="00A80538"/>
     <w:rsid w:val="00A868F6"/>
     <w:rsid w:val="00A875F9"/>
     <w:rsid w:val="00A96004"/>
     <w:rsid w:val="00A9638A"/>
     <w:rsid w:val="00A968ED"/>
     <w:rsid w:val="00A96980"/>
     <w:rsid w:val="00AA1E8C"/>
     <w:rsid w:val="00AA64C2"/>
     <w:rsid w:val="00AA791A"/>
     <w:rsid w:val="00AB06B8"/>
     <w:rsid w:val="00AB14FB"/>
     <w:rsid w:val="00AB51BC"/>
     <w:rsid w:val="00AB5A2C"/>
     <w:rsid w:val="00AB6E8E"/>
     <w:rsid w:val="00AC1AFE"/>
     <w:rsid w:val="00AC47F1"/>
     <w:rsid w:val="00AC508C"/>
+    <w:rsid w:val="00AD46DB"/>
     <w:rsid w:val="00AE386B"/>
     <w:rsid w:val="00B00137"/>
     <w:rsid w:val="00B021DF"/>
     <w:rsid w:val="00B02313"/>
     <w:rsid w:val="00B033BB"/>
     <w:rsid w:val="00B04640"/>
     <w:rsid w:val="00B051C5"/>
     <w:rsid w:val="00B05901"/>
     <w:rsid w:val="00B11321"/>
     <w:rsid w:val="00B166DF"/>
     <w:rsid w:val="00B2112D"/>
     <w:rsid w:val="00B2630A"/>
     <w:rsid w:val="00B26CA4"/>
     <w:rsid w:val="00B30EA8"/>
     <w:rsid w:val="00B33FAF"/>
     <w:rsid w:val="00B35C28"/>
     <w:rsid w:val="00B3728E"/>
     <w:rsid w:val="00B64078"/>
     <w:rsid w:val="00B64616"/>
     <w:rsid w:val="00B705EF"/>
     <w:rsid w:val="00B7172B"/>
     <w:rsid w:val="00B71FA4"/>
     <w:rsid w:val="00B7578C"/>
     <w:rsid w:val="00B816AF"/>
     <w:rsid w:val="00B866E1"/>
     <w:rsid w:val="00B90E7E"/>
     <w:rsid w:val="00B919D4"/>
     <w:rsid w:val="00B93204"/>
     <w:rsid w:val="00B93CA5"/>
     <w:rsid w:val="00B97E2B"/>
     <w:rsid w:val="00BA0A3E"/>
-    <w:rsid w:val="00BA0E3D"/>
     <w:rsid w:val="00BA72E6"/>
     <w:rsid w:val="00BB2B3D"/>
     <w:rsid w:val="00BC430F"/>
     <w:rsid w:val="00BC4BF9"/>
     <w:rsid w:val="00BD12A8"/>
     <w:rsid w:val="00BD5435"/>
     <w:rsid w:val="00BE1469"/>
     <w:rsid w:val="00BE3239"/>
     <w:rsid w:val="00BE5D50"/>
     <w:rsid w:val="00BF0B07"/>
     <w:rsid w:val="00BF5464"/>
     <w:rsid w:val="00BF6FA9"/>
+    <w:rsid w:val="00BF7ECE"/>
     <w:rsid w:val="00C07094"/>
     <w:rsid w:val="00C10012"/>
     <w:rsid w:val="00C162D9"/>
     <w:rsid w:val="00C169ED"/>
     <w:rsid w:val="00C17190"/>
     <w:rsid w:val="00C27D50"/>
     <w:rsid w:val="00C31041"/>
     <w:rsid w:val="00C32683"/>
     <w:rsid w:val="00C34EE6"/>
     <w:rsid w:val="00C37EBB"/>
     <w:rsid w:val="00C400C6"/>
     <w:rsid w:val="00C40B6E"/>
     <w:rsid w:val="00C41783"/>
     <w:rsid w:val="00C420A9"/>
     <w:rsid w:val="00C53CEA"/>
     <w:rsid w:val="00C545EF"/>
     <w:rsid w:val="00C5693E"/>
     <w:rsid w:val="00C57EB5"/>
     <w:rsid w:val="00C61059"/>
     <w:rsid w:val="00C612F4"/>
     <w:rsid w:val="00C6558D"/>
     <w:rsid w:val="00C6652F"/>
     <w:rsid w:val="00C707D8"/>
     <w:rsid w:val="00C70BD6"/>
     <w:rsid w:val="00C71CA2"/>
@@ -16228,96 +18177,97 @@
     <w:rsid w:val="00EF2590"/>
     <w:rsid w:val="00EF42AE"/>
     <w:rsid w:val="00F06AA8"/>
     <w:rsid w:val="00F07775"/>
     <w:rsid w:val="00F148F4"/>
     <w:rsid w:val="00F151A5"/>
     <w:rsid w:val="00F22710"/>
     <w:rsid w:val="00F34B09"/>
     <w:rsid w:val="00F40B91"/>
     <w:rsid w:val="00F45ADB"/>
     <w:rsid w:val="00F46CE7"/>
     <w:rsid w:val="00F50E17"/>
     <w:rsid w:val="00F5268C"/>
     <w:rsid w:val="00F53EF8"/>
     <w:rsid w:val="00F546B4"/>
     <w:rsid w:val="00F54C83"/>
     <w:rsid w:val="00F56E9F"/>
     <w:rsid w:val="00F60AF8"/>
     <w:rsid w:val="00F62023"/>
     <w:rsid w:val="00F62968"/>
     <w:rsid w:val="00F62F75"/>
     <w:rsid w:val="00F62FD0"/>
     <w:rsid w:val="00F674D6"/>
     <w:rsid w:val="00F71776"/>
     <w:rsid w:val="00F74D51"/>
+    <w:rsid w:val="00F83344"/>
     <w:rsid w:val="00F8359B"/>
     <w:rsid w:val="00F839CD"/>
     <w:rsid w:val="00F84D64"/>
     <w:rsid w:val="00F85659"/>
     <w:rsid w:val="00F95FFD"/>
     <w:rsid w:val="00F966CF"/>
     <w:rsid w:val="00FB045C"/>
     <w:rsid w:val="00FB7863"/>
     <w:rsid w:val="00FC090A"/>
     <w:rsid w:val="00FC46D5"/>
     <w:rsid w:val="00FD2A05"/>
     <w:rsid w:val="00FD4BF1"/>
     <w:rsid w:val="00FD593F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="39EF1054"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DDB546F5-E403-4C15-821E-FAA46477D13F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -16840,90 +18790,90 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00713C7F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:rsid w:val="00AA791A"/>
     <w:rPr>
       <w:color w:val="954F72"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1491748223">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1847209463">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caa.bg/bg/category/747/8879" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caa.bg/bg/category/747/8879" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -17196,78 +19146,78 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4EB6B5C-50C9-42A6-B721-70065C15AC3D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>907</Words>
-  <Characters>5573</Characters>
+  <Words>967</Words>
+  <Characters>5517</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
+  <Lines>45</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ГЛАВНА  ДИРЕКЦИЯ “ГРАЖДАНСКА  ВЪЗДУХОПЛАВАТЕЛНА  АДМИНИСТРАЦИЯ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GDGVA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6468</CharactersWithSpaces>
+  <CharactersWithSpaces>6472</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3145830</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.caa.bg/bg/category/747/8879</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>