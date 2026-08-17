--- v0 (2026-01-12)
+++ v1 (2026-08-17)
@@ -215,50 +215,58 @@
             <w:r w:rsidRPr="00274451">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00274451">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">попълва се от </w:t>
             </w:r>
             <w:r w:rsidR="00CE2BA9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Министерство на икономиката</w:t>
             </w:r>
+            <w:r w:rsidR="006F74E8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>, инвестициите</w:t>
+            </w:r>
             <w:r w:rsidR="005A5245">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> и индустрията</w:t>
             </w:r>
             <w:r w:rsidRPr="00274451">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED4087" w:rsidRPr="006D24FD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="366"/>
         </w:trPr>
@@ -329,64 +337,75 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D23A8D">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0000548F" w:rsidRDefault="0000548F" w:rsidP="008B0EF4">
+          <w:p w:rsidR="0000548F" w:rsidRDefault="0000548F" w:rsidP="006F74E8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-67"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0000548F" w:rsidRPr="0000548F" w:rsidRDefault="0000548F" w:rsidP="008B0EF4">
+          <w:p w:rsidR="006F74E8" w:rsidRDefault="006F74E8" w:rsidP="006F74E8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-67"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006F74E8" w:rsidRPr="0000548F" w:rsidRDefault="006F74E8" w:rsidP="006F74E8">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:right="-67"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00ED4087" w:rsidRPr="006D24FD" w:rsidRDefault="00ED4087" w:rsidP="008B0EF4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-67"/>
               <w:rPr>
                 <w:color w:val="008000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D23A8D">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -572,67 +591,51 @@
             <w:tcW w:w="10359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00232CC5" w:rsidRPr="00271D00" w:rsidRDefault="00232CC5" w:rsidP="000A06AC">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">СЪГЛАСНО ЧЛ. </w:t>
-[...15 lines deleted...]
-              <w:t>1</w:t>
+              <w:t>СЪГЛАСНО ЧЛ. 41</w:t>
             </w:r>
             <w:r w:rsidRPr="00271D00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ОТ ПРАВИЛНИКА ЗА ПРИЛАГАНЕ НА ЗАКОНА ЗА ЕКСПОРТНИЯ КОНТРОЛ НА ПРОДУКТИ, СВЪРЗАНИ С ОТБРАНАТА, И НА ИЗДЕЛИЯ И ТЕХНОЛОГИИ С ДВОЙНА УПОТРЕБА</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="0080045C" w:rsidRPr="00A10DB6" w:rsidRDefault="0080045C" w:rsidP="00232CC5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
@@ -1309,56 +1312,65 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE3494">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Адрес</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007C5EEB" w:rsidRPr="00CE3494" w:rsidRDefault="004D68DC" w:rsidP="009F3964">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE3494">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">ж.к, </w:t>
+              <w:t>ж.к</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE3494">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="007C5EEB" w:rsidRPr="00CE3494">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ул.,</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE3494">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007C5EEB" w:rsidRPr="00CE3494">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2688,65 +2700,51 @@
           <w:tcPr>
             <w:tcW w:w="7809" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00702996" w:rsidRPr="00C3044B" w:rsidRDefault="00702996" w:rsidP="00702996">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:ind w:right="72"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="bg-BG" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00702996">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="bg-BG" w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Копи</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> на документ, удостоверяващи правото на участниците в сделката да извършват съответните дейности</w:t>
+              <w:t>Копие на документ, удостоверяващи правото на участниците в сделката да извършват съответните дейности</w:t>
             </w:r>
             <w:r w:rsidRPr="00232CC5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="bg-BG" w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="00702996" w:rsidRPr="00702996" w:rsidRDefault="00702996" w:rsidP="00702996">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00702996">
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
@@ -2973,75 +2971,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7809" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00702996" w:rsidRPr="00E5157F" w:rsidRDefault="00702996" w:rsidP="00702996">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00702996">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>Копие на документ, потвърждаващ външнотърговските отношения (договор,</w:t>
-[...23 lines deleted...]
-              <w:t>фактура)</w:t>
+              <w:t>Копие на документ, потвърждаващ външнотърговските отношения (договор, проформа фактура, фактура)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="00702996" w:rsidRPr="00702996" w:rsidRDefault="00702996" w:rsidP="00702996">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00702996">
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -3519,57 +3493,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7809" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00702996" w:rsidRPr="00E5157F" w:rsidRDefault="00702996" w:rsidP="00702996">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>К</w:t>
-[...5 lines deleted...]
-              <w:t>опие на документ от производителя на изделието с двойна употреба, удостоверяващ неговите</w:t>
+              <w:t>Копие на документ от производителя на изделието с двойна употреба, удостоверяващ неговите</w:t>
             </w:r>
             <w:r w:rsidRPr="006B0578">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> техническите</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006B0578">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>характеристики</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
@@ -4334,56 +4302,50 @@
         <w:tblW w:w="5228" w:type="pct"/>
         <w:tblInd w:w="-99" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="591"/>
         <w:gridCol w:w="2631"/>
         <w:gridCol w:w="2637"/>
         <w:gridCol w:w="2220"/>
         <w:gridCol w:w="2685"/>
       </w:tblGrid>
       <w:tr w:rsidR="00241B89" w:rsidRPr="005D5ECB" w:rsidTr="00BB358A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00241B89" w:rsidRPr="005D5ECB" w:rsidRDefault="00241B89" w:rsidP="000A06AC">
             <w:pPr>
               <w:pStyle w:val="Char"/>
               <w:ind w:right="-65"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -4431,54 +4393,50 @@
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00241B89" w:rsidRPr="003A5BB6" w:rsidRDefault="00241B89" w:rsidP="000A06AC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB358A" w:rsidRPr="005D5ECB" w:rsidTr="00BB358A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00241B89" w:rsidRPr="005D5ECB" w:rsidRDefault="00241B89" w:rsidP="000A06AC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4648,54 +4606,50 @@
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A5BB6">
               <w:t>Печат:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB358A" w:rsidRPr="005D5ECB" w:rsidTr="00BB358A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="466"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00241B89" w:rsidRPr="005D5ECB" w:rsidRDefault="00241B89" w:rsidP="000A06AC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4927,104 +4881,105 @@
     </w:tbl>
     <w:p w:rsidR="00241B89" w:rsidRPr="00267AE9" w:rsidRDefault="00241B89" w:rsidP="00241B89"/>
     <w:p w:rsidR="00452B77" w:rsidRPr="00452B77" w:rsidRDefault="00452B77" w:rsidP="00BE597B"/>
     <w:sectPr w:rsidR="00452B77" w:rsidRPr="00452B77" w:rsidSect="008537AB">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="426" w:right="792" w:bottom="331" w:left="792" w:header="288" w:footer="302" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000A5D94" w:rsidRDefault="000A5D94">
+    <w:p w:rsidR="00D376EF" w:rsidRDefault="00D376EF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000A5D94" w:rsidRDefault="000A5D94">
+    <w:p w:rsidR="00D376EF" w:rsidRDefault="00D376EF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
+    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -5097,58 +5052,58 @@
       <w:pStyle w:val="BodyText"/>
       <w:ind w:right="360"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="007D6285" w:rsidRPr="009C1074" w:rsidRDefault="007D6285" w:rsidP="005C1BE2">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000A5D94" w:rsidRDefault="000A5D94">
+    <w:p w:rsidR="00D376EF" w:rsidRDefault="00D376EF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000A5D94" w:rsidRDefault="000A5D94">
+    <w:p w:rsidR="00D376EF" w:rsidRDefault="00D376EF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="007D6285" w:rsidRDefault="007D6285">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
         <w:tab w:val="left" w:pos="1418"/>
         <w:tab w:val="left" w:pos="2127"/>
         <w:tab w:val="left" w:pos="2836"/>
         <w:tab w:val="left" w:pos="3545"/>
         <w:tab w:val="left" w:pos="4254"/>
         <w:tab w:val="left" w:pos="4963"/>
         <w:tab w:val="left" w:pos="5672"/>
         <w:tab w:val="left" w:pos="6381"/>
         <w:tab w:val="left" w:pos="7090"/>
         <w:tab w:val="left" w:pos="7799"/>
         <w:tab w:val="left" w:pos="8508"/>
@@ -5178,52 +5133,50 @@
     <w:r w:rsidRPr="002154B1">
       <w:rPr>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t xml:space="preserve">Образец № </w:t>
     </w:r>
     <w:r w:rsidRPr="002154B1">
       <w:rPr>
         <w:u w:val="single"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="0039502C">
       <w:rPr>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>а</w:t>
     </w:r>
-    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-    <w:bookmarkEnd w:id="0"/>
     <w:r w:rsidRPr="002154B1">
       <w:rPr>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t xml:space="preserve"> съгласно чл. 41, ал. 2, т. 1 на ППЗЕКПСОИТДУ</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="007D6285" w:rsidRPr="00C64175" w:rsidRDefault="007D6285" w:rsidP="005242B2">
     <w:pPr>
       <w:rPr>
         <w:u w:val="single"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="007D6285" w:rsidRPr="00770C3C" w:rsidRDefault="007D6285" w:rsidP="005F0251">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="333333"/>
@@ -6731,51 +6684,52 @@
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="160"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7030,75 +6984,77 @@
     <w:rsid w:val="005C1BE2"/>
     <w:rsid w:val="005C5347"/>
     <w:rsid w:val="005C6F3F"/>
     <w:rsid w:val="005C735C"/>
     <w:rsid w:val="005D2AC7"/>
     <w:rsid w:val="005D33B2"/>
     <w:rsid w:val="005D575D"/>
     <w:rsid w:val="005E010F"/>
     <w:rsid w:val="005E2544"/>
     <w:rsid w:val="005E2D62"/>
     <w:rsid w:val="005E4998"/>
     <w:rsid w:val="005F0251"/>
     <w:rsid w:val="005F02D2"/>
     <w:rsid w:val="005F321A"/>
     <w:rsid w:val="005F5200"/>
     <w:rsid w:val="005F561F"/>
     <w:rsid w:val="00601245"/>
     <w:rsid w:val="00601D56"/>
     <w:rsid w:val="00602F4A"/>
     <w:rsid w:val="00616D65"/>
     <w:rsid w:val="00620185"/>
     <w:rsid w:val="00625197"/>
     <w:rsid w:val="00630D67"/>
     <w:rsid w:val="00640AC3"/>
     <w:rsid w:val="0064185D"/>
+    <w:rsid w:val="006438C8"/>
     <w:rsid w:val="0065745F"/>
     <w:rsid w:val="00660477"/>
     <w:rsid w:val="00663157"/>
     <w:rsid w:val="00667C11"/>
     <w:rsid w:val="00672809"/>
     <w:rsid w:val="0068409F"/>
     <w:rsid w:val="00685DFA"/>
     <w:rsid w:val="00686B67"/>
     <w:rsid w:val="006905B3"/>
     <w:rsid w:val="006A21D5"/>
     <w:rsid w:val="006A5AD3"/>
     <w:rsid w:val="006B0243"/>
     <w:rsid w:val="006B7321"/>
     <w:rsid w:val="006C263C"/>
     <w:rsid w:val="006C3E27"/>
     <w:rsid w:val="006C680A"/>
     <w:rsid w:val="006D1682"/>
     <w:rsid w:val="006D24FD"/>
     <w:rsid w:val="006E0AD3"/>
     <w:rsid w:val="006E469F"/>
     <w:rsid w:val="006E7D2A"/>
     <w:rsid w:val="006F01A8"/>
     <w:rsid w:val="006F15C8"/>
     <w:rsid w:val="006F4452"/>
     <w:rsid w:val="006F5A81"/>
+    <w:rsid w:val="006F74E8"/>
     <w:rsid w:val="007008CE"/>
     <w:rsid w:val="00702996"/>
     <w:rsid w:val="00703D26"/>
     <w:rsid w:val="00704B20"/>
     <w:rsid w:val="00712BB0"/>
     <w:rsid w:val="0072495E"/>
     <w:rsid w:val="00724A22"/>
     <w:rsid w:val="00726A38"/>
     <w:rsid w:val="0073425E"/>
     <w:rsid w:val="00740A91"/>
     <w:rsid w:val="00754481"/>
     <w:rsid w:val="00761E1F"/>
     <w:rsid w:val="00767E5D"/>
     <w:rsid w:val="00770C3C"/>
     <w:rsid w:val="007736BB"/>
     <w:rsid w:val="00775450"/>
     <w:rsid w:val="0078208D"/>
     <w:rsid w:val="00795D4C"/>
     <w:rsid w:val="007A37C7"/>
     <w:rsid w:val="007A515F"/>
     <w:rsid w:val="007B07A6"/>
     <w:rsid w:val="007B2A93"/>
     <w:rsid w:val="007C3083"/>
     <w:rsid w:val="007C3D55"/>
     <w:rsid w:val="007C5EEB"/>
@@ -7161,50 +7117,51 @@
     <w:rsid w:val="00947D28"/>
     <w:rsid w:val="00950F0F"/>
     <w:rsid w:val="00954489"/>
     <w:rsid w:val="00954B90"/>
     <w:rsid w:val="0095611D"/>
     <w:rsid w:val="00962F31"/>
     <w:rsid w:val="009656BA"/>
     <w:rsid w:val="0096793C"/>
     <w:rsid w:val="009810A1"/>
     <w:rsid w:val="00991EBD"/>
     <w:rsid w:val="009944BB"/>
     <w:rsid w:val="009A039C"/>
     <w:rsid w:val="009A25E0"/>
     <w:rsid w:val="009A36C2"/>
     <w:rsid w:val="009A449C"/>
     <w:rsid w:val="009B4CA3"/>
     <w:rsid w:val="009C073E"/>
     <w:rsid w:val="009C1074"/>
     <w:rsid w:val="009C3808"/>
     <w:rsid w:val="009C5764"/>
     <w:rsid w:val="009C6723"/>
     <w:rsid w:val="009D067A"/>
     <w:rsid w:val="009D0E3C"/>
     <w:rsid w:val="009D370C"/>
     <w:rsid w:val="009D6FDB"/>
+    <w:rsid w:val="009E7221"/>
     <w:rsid w:val="009F2C4C"/>
     <w:rsid w:val="009F3964"/>
     <w:rsid w:val="00A00C0D"/>
     <w:rsid w:val="00A00F90"/>
     <w:rsid w:val="00A10DB6"/>
     <w:rsid w:val="00A148E1"/>
     <w:rsid w:val="00A211C0"/>
     <w:rsid w:val="00A23753"/>
     <w:rsid w:val="00A26847"/>
     <w:rsid w:val="00A3377D"/>
     <w:rsid w:val="00A4231A"/>
     <w:rsid w:val="00A42A74"/>
     <w:rsid w:val="00A513C1"/>
     <w:rsid w:val="00A51A3B"/>
     <w:rsid w:val="00A65564"/>
     <w:rsid w:val="00A66B66"/>
     <w:rsid w:val="00A70067"/>
     <w:rsid w:val="00A7140A"/>
     <w:rsid w:val="00A8179F"/>
     <w:rsid w:val="00A93C60"/>
     <w:rsid w:val="00A95156"/>
     <w:rsid w:val="00A9664E"/>
     <w:rsid w:val="00AA54D6"/>
     <w:rsid w:val="00AA7751"/>
     <w:rsid w:val="00AA7A20"/>
@@ -7277,50 +7234,51 @@
     <w:rsid w:val="00C7774C"/>
     <w:rsid w:val="00C80AFF"/>
     <w:rsid w:val="00C865F9"/>
     <w:rsid w:val="00CA19D8"/>
     <w:rsid w:val="00CA6E12"/>
     <w:rsid w:val="00CA7A19"/>
     <w:rsid w:val="00CB0613"/>
     <w:rsid w:val="00CB061F"/>
     <w:rsid w:val="00CB0EEA"/>
     <w:rsid w:val="00CB1AFB"/>
     <w:rsid w:val="00CB2708"/>
     <w:rsid w:val="00CD007F"/>
     <w:rsid w:val="00CE2BA9"/>
     <w:rsid w:val="00CE3494"/>
     <w:rsid w:val="00D02AEB"/>
     <w:rsid w:val="00D15221"/>
     <w:rsid w:val="00D16A5A"/>
     <w:rsid w:val="00D16F0B"/>
     <w:rsid w:val="00D17B48"/>
     <w:rsid w:val="00D23A8D"/>
     <w:rsid w:val="00D262B7"/>
     <w:rsid w:val="00D30046"/>
     <w:rsid w:val="00D31298"/>
     <w:rsid w:val="00D350BD"/>
     <w:rsid w:val="00D36C9D"/>
+    <w:rsid w:val="00D376EF"/>
     <w:rsid w:val="00D4333A"/>
     <w:rsid w:val="00D44EE5"/>
     <w:rsid w:val="00D5721C"/>
     <w:rsid w:val="00D60ACE"/>
     <w:rsid w:val="00D63A1D"/>
     <w:rsid w:val="00D65E84"/>
     <w:rsid w:val="00D7018C"/>
     <w:rsid w:val="00D70CCF"/>
     <w:rsid w:val="00D8440C"/>
     <w:rsid w:val="00D84C94"/>
     <w:rsid w:val="00DC49BE"/>
     <w:rsid w:val="00DD2D8A"/>
     <w:rsid w:val="00DD73F2"/>
     <w:rsid w:val="00DD767C"/>
     <w:rsid w:val="00DE016A"/>
     <w:rsid w:val="00DE17C1"/>
     <w:rsid w:val="00DE3A3C"/>
     <w:rsid w:val="00DE3FA6"/>
     <w:rsid w:val="00DE71BF"/>
     <w:rsid w:val="00DF5C13"/>
     <w:rsid w:val="00DF6187"/>
     <w:rsid w:val="00DF793F"/>
     <w:rsid w:val="00E07540"/>
     <w:rsid w:val="00E07F06"/>
     <w:rsid w:val="00E103DC"/>
@@ -7389,51 +7347,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1A6CC3EB"/>
+  <w14:docId w14:val="2A668A4B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0AEDC3D6-FE0E-44AD-8FF9-1F7A7868AB69}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8308,69 +8266,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>311</Words>
-  <Characters>1777</Characters>
+  <Words>313</Words>
+  <Characters>1790</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Входящ № и дата на получаване на удостоверението:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MGPIPS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2084</CharactersWithSpaces>
+  <CharactersWithSpaces>2099</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Входящ № и дата на получаване на удостоверението:</dc:title>
   <dc:subject/>
   <dc:creator>MGPIPS</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>