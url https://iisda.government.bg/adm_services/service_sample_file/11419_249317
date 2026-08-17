--- v0 (2026-01-12)
+++ v1 (2026-08-17)
@@ -215,50 +215,58 @@
             <w:r w:rsidRPr="00274451">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00274451">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">попълва се от </w:t>
             </w:r>
             <w:r w:rsidR="00CE2BA9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Министерство на икономиката</w:t>
             </w:r>
+            <w:r w:rsidR="004500DC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>, инвестициите</w:t>
+            </w:r>
             <w:r w:rsidR="005A5245">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> и индустрията</w:t>
             </w:r>
             <w:r w:rsidRPr="00274451">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED4087" w:rsidRPr="006D24FD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="366"/>
         </w:trPr>
@@ -329,64 +337,61 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D23A8D">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0000548F" w:rsidRDefault="0000548F" w:rsidP="008B0EF4">
+          <w:p w:rsidR="0000548F" w:rsidRPr="0000548F" w:rsidRDefault="0000548F" w:rsidP="004500DC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-67"/>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:ind w:right="-67"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00ED4087" w:rsidRPr="006D24FD" w:rsidRDefault="00ED4087" w:rsidP="008B0EF4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-67"/>
               <w:rPr>
                 <w:color w:val="008000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D23A8D">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -9538,52 +9543,50 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006F4DBC">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006F4DBC">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1625" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005557E3" w:rsidRPr="00735C40" w:rsidRDefault="005557E3" w:rsidP="009656BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -14977,104 +14980,105 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00452B77" w:rsidRPr="00452B77" w:rsidRDefault="00452B77" w:rsidP="00BE597B"/>
     <w:sectPr w:rsidR="00452B77" w:rsidRPr="00452B77" w:rsidSect="008537AB">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="426" w:right="792" w:bottom="331" w:left="792" w:header="288" w:footer="302" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CB0C92" w:rsidRDefault="00CB0C92">
+    <w:p w:rsidR="006C039E" w:rsidRDefault="006C039E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CB0C92" w:rsidRDefault="00CB0C92">
+    <w:p w:rsidR="006C039E" w:rsidRDefault="006C039E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
+    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -15147,58 +15151,58 @@
       <w:pStyle w:val="BodyText"/>
       <w:ind w:right="360"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="007D6285" w:rsidRPr="009C1074" w:rsidRDefault="007D6285" w:rsidP="005C1BE2">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CB0C92" w:rsidRDefault="00CB0C92">
+    <w:p w:rsidR="006C039E" w:rsidRDefault="006C039E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CB0C92" w:rsidRDefault="00CB0C92">
+    <w:p w:rsidR="006C039E" w:rsidRDefault="006C039E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="007D6285" w:rsidRDefault="007D6285" w:rsidP="001B4E18">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE3494">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CE3494">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -15213,58 +15217,51 @@
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w:rsidR="007D6285" w:rsidRPr="00237E26" w:rsidRDefault="007D6285">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237E26">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00237E26">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>Списък на изделията и технологиите с двойна употреба</w:t>
+        <w:t xml:space="preserve"> Списък на изделията и технологиите с двойна употреба</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w:rsidR="007D6285" w:rsidRPr="00B65399" w:rsidRDefault="007D6285">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00237E26">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00237E26">
         <w:rPr>
@@ -16963,85 +16960,86 @@
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00043E65"/>
     <w:rsid w:val="0000325F"/>
     <w:rsid w:val="00003A0F"/>
+    <w:rsid w:val="00003FF7"/>
     <w:rsid w:val="0000548F"/>
     <w:rsid w:val="00010092"/>
     <w:rsid w:val="000104E2"/>
     <w:rsid w:val="000272E4"/>
     <w:rsid w:val="00041E22"/>
     <w:rsid w:val="00043E65"/>
     <w:rsid w:val="00046D15"/>
     <w:rsid w:val="000613B9"/>
     <w:rsid w:val="0007263F"/>
     <w:rsid w:val="000832AE"/>
     <w:rsid w:val="00086A0C"/>
     <w:rsid w:val="000904ED"/>
     <w:rsid w:val="0009541E"/>
     <w:rsid w:val="000B07C5"/>
     <w:rsid w:val="000B184B"/>
     <w:rsid w:val="000B2066"/>
     <w:rsid w:val="000B49C4"/>
     <w:rsid w:val="000B65C1"/>
     <w:rsid w:val="000C42B4"/>
     <w:rsid w:val="000C5771"/>
     <w:rsid w:val="000C6382"/>
     <w:rsid w:val="000C669F"/>
     <w:rsid w:val="000D14C7"/>
     <w:rsid w:val="000D5030"/>
     <w:rsid w:val="000D664B"/>
@@ -17179,50 +17177,51 @@
     <w:rsid w:val="003C2A26"/>
     <w:rsid w:val="003C4022"/>
     <w:rsid w:val="003D5C07"/>
     <w:rsid w:val="003D68FC"/>
     <w:rsid w:val="003D72CD"/>
     <w:rsid w:val="003E27D0"/>
     <w:rsid w:val="003E5184"/>
     <w:rsid w:val="003E51F1"/>
     <w:rsid w:val="003E59F6"/>
     <w:rsid w:val="003E78BF"/>
     <w:rsid w:val="003F1B54"/>
     <w:rsid w:val="003F1D99"/>
     <w:rsid w:val="003F2AD8"/>
     <w:rsid w:val="003F43E6"/>
     <w:rsid w:val="003F6A56"/>
     <w:rsid w:val="00406118"/>
     <w:rsid w:val="004106B9"/>
     <w:rsid w:val="00416613"/>
     <w:rsid w:val="004174E2"/>
     <w:rsid w:val="0042198B"/>
     <w:rsid w:val="00421D63"/>
     <w:rsid w:val="0043121D"/>
     <w:rsid w:val="00434F28"/>
     <w:rsid w:val="00446F57"/>
     <w:rsid w:val="00447663"/>
+    <w:rsid w:val="004500DC"/>
     <w:rsid w:val="004506EC"/>
     <w:rsid w:val="0045169F"/>
     <w:rsid w:val="00452B77"/>
     <w:rsid w:val="00465285"/>
     <w:rsid w:val="00466CF4"/>
     <w:rsid w:val="00466D91"/>
     <w:rsid w:val="0047044F"/>
     <w:rsid w:val="004765D6"/>
     <w:rsid w:val="00481ECC"/>
     <w:rsid w:val="004836B2"/>
     <w:rsid w:val="00484889"/>
     <w:rsid w:val="00485371"/>
     <w:rsid w:val="004941CD"/>
     <w:rsid w:val="004A0BFC"/>
     <w:rsid w:val="004A25A9"/>
     <w:rsid w:val="004B2965"/>
     <w:rsid w:val="004C6B69"/>
     <w:rsid w:val="004D2800"/>
     <w:rsid w:val="004D47B9"/>
     <w:rsid w:val="004D68DC"/>
     <w:rsid w:val="004E0C97"/>
     <w:rsid w:val="004E0F47"/>
     <w:rsid w:val="004E11CB"/>
     <w:rsid w:val="004F19BD"/>
     <w:rsid w:val="004F7C62"/>
@@ -17275,50 +17274,51 @@
     <w:rsid w:val="005F321A"/>
     <w:rsid w:val="005F5200"/>
     <w:rsid w:val="005F561F"/>
     <w:rsid w:val="00601245"/>
     <w:rsid w:val="00601D56"/>
     <w:rsid w:val="00602F4A"/>
     <w:rsid w:val="00616D65"/>
     <w:rsid w:val="00620185"/>
     <w:rsid w:val="00625197"/>
     <w:rsid w:val="00630D67"/>
     <w:rsid w:val="00640AC3"/>
     <w:rsid w:val="0064185D"/>
     <w:rsid w:val="0065745F"/>
     <w:rsid w:val="00660477"/>
     <w:rsid w:val="00663157"/>
     <w:rsid w:val="00667C11"/>
     <w:rsid w:val="00672809"/>
     <w:rsid w:val="0068409F"/>
     <w:rsid w:val="00685DFA"/>
     <w:rsid w:val="00686B67"/>
     <w:rsid w:val="006905B3"/>
     <w:rsid w:val="006A21D5"/>
     <w:rsid w:val="006A5AD3"/>
     <w:rsid w:val="006B0243"/>
     <w:rsid w:val="006B7321"/>
+    <w:rsid w:val="006C039E"/>
     <w:rsid w:val="006C263C"/>
     <w:rsid w:val="006C3E27"/>
     <w:rsid w:val="006C680A"/>
     <w:rsid w:val="006D1682"/>
     <w:rsid w:val="006D24FD"/>
     <w:rsid w:val="006E0AD3"/>
     <w:rsid w:val="006E469F"/>
     <w:rsid w:val="006E7D2A"/>
     <w:rsid w:val="006F01A8"/>
     <w:rsid w:val="006F15C8"/>
     <w:rsid w:val="006F4452"/>
     <w:rsid w:val="006F5A81"/>
     <w:rsid w:val="007008CE"/>
     <w:rsid w:val="00703D26"/>
     <w:rsid w:val="00704B20"/>
     <w:rsid w:val="00712BB0"/>
     <w:rsid w:val="0072495E"/>
     <w:rsid w:val="00724A22"/>
     <w:rsid w:val="00726A38"/>
     <w:rsid w:val="0073425E"/>
     <w:rsid w:val="00740A91"/>
     <w:rsid w:val="00753382"/>
     <w:rsid w:val="00754481"/>
     <w:rsid w:val="00761E1F"/>
     <w:rsid w:val="00767E5D"/>
@@ -17453,50 +17453,51 @@
     <w:rsid w:val="00B14777"/>
     <w:rsid w:val="00B174F3"/>
     <w:rsid w:val="00B20DA7"/>
     <w:rsid w:val="00B218EE"/>
     <w:rsid w:val="00B236AC"/>
     <w:rsid w:val="00B45DB6"/>
     <w:rsid w:val="00B52F21"/>
     <w:rsid w:val="00B5489D"/>
     <w:rsid w:val="00B55267"/>
     <w:rsid w:val="00B55AEE"/>
     <w:rsid w:val="00B617BA"/>
     <w:rsid w:val="00B632C2"/>
     <w:rsid w:val="00B65363"/>
     <w:rsid w:val="00B67E3E"/>
     <w:rsid w:val="00B81361"/>
     <w:rsid w:val="00B81B0E"/>
     <w:rsid w:val="00B93E20"/>
     <w:rsid w:val="00B9631C"/>
     <w:rsid w:val="00B96677"/>
     <w:rsid w:val="00BA418C"/>
     <w:rsid w:val="00BA5D47"/>
     <w:rsid w:val="00BA6180"/>
     <w:rsid w:val="00BB0B14"/>
     <w:rsid w:val="00BB657E"/>
     <w:rsid w:val="00BC3A23"/>
+    <w:rsid w:val="00BD0748"/>
     <w:rsid w:val="00BD50F1"/>
     <w:rsid w:val="00BE597B"/>
     <w:rsid w:val="00BE5B93"/>
     <w:rsid w:val="00BF05CE"/>
     <w:rsid w:val="00BF147E"/>
     <w:rsid w:val="00BF4B27"/>
     <w:rsid w:val="00BF72F4"/>
     <w:rsid w:val="00BF7C2A"/>
     <w:rsid w:val="00C0201F"/>
     <w:rsid w:val="00C11211"/>
     <w:rsid w:val="00C11500"/>
     <w:rsid w:val="00C14811"/>
     <w:rsid w:val="00C33293"/>
     <w:rsid w:val="00C3621C"/>
     <w:rsid w:val="00C37AC8"/>
     <w:rsid w:val="00C4105C"/>
     <w:rsid w:val="00C44A81"/>
     <w:rsid w:val="00C470E0"/>
     <w:rsid w:val="00C4762D"/>
     <w:rsid w:val="00C47950"/>
     <w:rsid w:val="00C53714"/>
     <w:rsid w:val="00C53A24"/>
     <w:rsid w:val="00C621E1"/>
     <w:rsid w:val="00C62906"/>
     <w:rsid w:val="00C64175"/>
@@ -17623,51 +17624,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="65F108B3"/>
+  <w14:docId w14:val="329D4BAC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0AEDC3D6-FE0E-44AD-8FF9-1F7A7868AB69}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -18502,69 +18503,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>620</Words>
-  <Characters>3537</Characters>
+  <Words>622</Words>
+  <Characters>3548</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Входящ № и дата на получаване на удостоверението:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MGPIPS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4149</CharactersWithSpaces>
+  <CharactersWithSpaces>4162</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Входящ № и дата на получаване на удостоверението:</dc:title>
   <dc:subject/>
   <dc:creator>MGPIPS</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>