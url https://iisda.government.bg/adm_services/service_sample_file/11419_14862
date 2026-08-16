--- v0 (2026-05-02)
+++ v1 (2026-08-16)
@@ -30,165 +30,235 @@
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10690" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5290"/>
         <w:gridCol w:w="5400"/>
       </w:tblGrid>
       <w:tr w:rsidR="0034127F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="005D4BAC" w:rsidRPr="006D24FD" w:rsidRDefault="005D4BAC" w:rsidP="005D4BAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Изходящ </w:t>
+              <w:t>Изходящ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D24FD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">№ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">и </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0032119A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>дата</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006D24FD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> на </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D24FD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D24FD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>деклара</w:t>
             </w:r>
             <w:r w:rsidR="00EB7AE1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>цията</w:t>
             </w:r>
             <w:r w:rsidRPr="006D24FD">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0034127F" w:rsidRPr="004D2A7E" w:rsidRDefault="005D4BAC" w:rsidP="009972C1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D2A7E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D2A7E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">попълва се от </w:t>
+              <w:t>попълва</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004D2A7E">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D2A7E">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>се</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004D2A7E">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D2A7E">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>от</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004D2A7E">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EB7AE1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>декларатора</w:t>
             </w:r>
             <w:r w:rsidRPr="004D2A7E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00720F0A" w:rsidRPr="004D2A7E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
@@ -712,78 +782,83 @@
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="008000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D2A7E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">(попълва се от </w:t>
             </w:r>
             <w:r w:rsidR="005F3727">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Министерство на икономиката</w:t>
             </w:r>
-            <w:r w:rsidR="001C6D39">
+            <w:r w:rsidR="0098557E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve"> и индустрията</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004D2A7E">
+              <w:t>, инвестициите</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="001C6D39">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
+              <w:t xml:space="preserve"> и индустрията</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D2A7E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0034127F" w:rsidRPr="006D24FD">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="0034127F" w:rsidRDefault="0034127F" w:rsidP="009972C1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-67"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D23A8D">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
@@ -1164,56 +1239,50 @@
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1612"/>
         <w:gridCol w:w="1148"/>
         <w:gridCol w:w="1133"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="1266"/>
         <w:gridCol w:w="439"/>
         <w:gridCol w:w="2266"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D36D86" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10702" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D36D86" w:rsidRPr="0085329B" w:rsidRDefault="002124EA" w:rsidP="00367EF5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-70" w:firstLine="70"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
               <w:r w:rsidRPr="0085329B">
                 <w:rPr>
@@ -1240,107 +1309,135 @@
             <w:r w:rsidR="005A2010" w:rsidRPr="0085329B">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>От к</w:t>
             </w:r>
             <w:r w:rsidR="00D36D86" w:rsidRPr="0085329B">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ра</w:t>
             </w:r>
             <w:r w:rsidR="00740D75" w:rsidRPr="0085329B">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>йния</w:t>
             </w:r>
             <w:r w:rsidR="00D36D86" w:rsidRPr="0085329B">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> потребител</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D36D86" w:rsidRPr="0085329B">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>потребител</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A05235" w:rsidRPr="0085329B">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D36D86" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1612" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D36D86" w:rsidRPr="0085329B" w:rsidRDefault="00D36D86" w:rsidP="004B4B9A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0085329B">
-              <w:t>Име на крайния потребител</w:t>
-            </w:r>
+              <w:t>Име</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0085329B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0085329B">
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0085329B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0085329B">
+              <w:t>крайния</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0085329B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0085329B">
+              <w:t>потребител</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3841" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00D36D86" w:rsidRPr="0085329B" w:rsidRDefault="00D36D86" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -1512,56 +1609,50 @@
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D36D86" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1612" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00D36D86" w:rsidRPr="0085329B" w:rsidRDefault="00D36D86" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3841" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
@@ -1601,52 +1692,88 @@
             </w:r>
             <w:r w:rsidR="00A05235" w:rsidRPr="0085329B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>к</w:t>
             </w:r>
             <w:r w:rsidR="00A05235" w:rsidRPr="0085329B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve"> № / дата на изд</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> № / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0085329B">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>дата</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0085329B">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0085329B">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0085329B">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0085329B">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>изд</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A05235" w:rsidRPr="0085329B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00B37AB5">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00D36D86" w:rsidRPr="0085329B" w:rsidRDefault="00D36D86" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -1711,81 +1838,77 @@
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D36D86" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1612" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00AD060D" w:rsidRPr="0085329B" w:rsidRDefault="00D36D86" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Адрес</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidR="00D36D86" w:rsidRPr="0085329B" w:rsidRDefault="00A05235" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">ж.к., </w:t>
             </w:r>
             <w:r w:rsidR="00AD060D" w:rsidRPr="0085329B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ул., №</w:t>
@@ -1858,80 +1981,92 @@
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C45E4" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1612" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="001C45E4" w:rsidRPr="0085329B" w:rsidRDefault="001C45E4" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Населено място</w:t>
-            </w:r>
+              <w:t>Населено</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0085329B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0085329B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>място</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2281" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="001C45E4" w:rsidRPr="0085329B" w:rsidRDefault="001C45E4" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085329B">
@@ -2009,57 +2144,75 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="001C45E4" w:rsidRPr="0085329B" w:rsidRDefault="001C45E4" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>П</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>ощенски код</w:t>
-            </w:r>
+              <w:t>ощенски</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0085329B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0085329B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>код</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001C45E4" w:rsidRPr="0085329B" w:rsidRDefault="001C45E4" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
@@ -2234,83 +2387,79 @@
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D36D86" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="492"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1612" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D36D86" w:rsidRPr="0085329B" w:rsidRDefault="00D36D86" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Телефон</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2398,56 +2547,65 @@
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D36D86" w:rsidRPr="0085329B" w:rsidRDefault="00D36D86" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Факс №</w:t>
+              <w:t>Факс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0085329B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> №</w:t>
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D36D86" w:rsidRPr="0085329B" w:rsidRDefault="00D36D86" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085329B">
@@ -2625,56 +2783,50 @@
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F37B86" w:rsidRPr="00115E36">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00F37B86" w:rsidRPr="00115E36" w:rsidRDefault="00F37B86" w:rsidP="00BB2F9E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00115E36">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
@@ -2791,56 +2943,72 @@
             </w:r>
             <w:r w:rsidRPr="00115E36">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00F37B86" w:rsidRPr="009441CC" w:rsidRDefault="00F37B86" w:rsidP="00BB2F9E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00115E36">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>Крайна употреба</w:t>
-            </w:r>
+              <w:t>Крайна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00115E36">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00115E36">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>употреба</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="009441CC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3971" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00F37B86" w:rsidRPr="00115E36" w:rsidRDefault="00F37B86" w:rsidP="00BB2F9E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
@@ -2900,56 +3068,50 @@
             </w:r>
             <w:r w:rsidRPr="00115E36">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115E36">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115E36">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F37B86" w:rsidRPr="00115E36">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00F37B86" w:rsidRPr="00115E36" w:rsidRDefault="00F37B86" w:rsidP="00BB2F9E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00115E36">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
@@ -3072,56 +3234,72 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115E36">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00F37B86" w:rsidRPr="009441CC" w:rsidRDefault="00F37B86" w:rsidP="00BB2F9E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00115E36">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>Крайна употреба</w:t>
-            </w:r>
+              <w:t>Крайна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00115E36">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00115E36">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>употреба</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="009441CC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3971" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00F37B86" w:rsidRPr="00115E36" w:rsidRDefault="00F37B86" w:rsidP="00BB2F9E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00115E36">
@@ -3555,231 +3733,269 @@
         <w:tblW w:w="5120" w:type="pct"/>
         <w:tblInd w:w="-14" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="523"/>
         <w:gridCol w:w="1733"/>
         <w:gridCol w:w="4820"/>
         <w:gridCol w:w="1942"/>
         <w:gridCol w:w="1524"/>
       </w:tblGrid>
       <w:tr w:rsidR="005855AE" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="248" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="005335F7">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A25EF1">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>II.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="000F7EEA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>Позиция от</w:t>
-            </w:r>
+              <w:t>Позиция</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>от</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A25EF1">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>СИТДУ</w:t>
             </w:r>
             <w:r w:rsidRPr="00A25EF1">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="000F7EEA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A25EF1">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>Описание на изделията</w:t>
-            </w:r>
+              <w:t>Описание</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A25EF1">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A25EF1">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A25EF1">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A25EF1">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>изделията</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="000F7EEA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>М</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A25EF1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ярка</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="723" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRDefault="005855AE" w:rsidP="000F7EEA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>К</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A25EF1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>оличество</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidR="005855AE" w:rsidRPr="005335F7" w:rsidRDefault="005855AE" w:rsidP="000F7EEA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005855AE" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="248" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="005335F7" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>1</w:t>
@@ -3836,56 +4052,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="723" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005855AE" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="248" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.</w:t>
@@ -3935,56 +4145,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="723" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005855AE" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="248" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.</w:t>
@@ -4034,56 +4238,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="723" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005855AE" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="248" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.</w:t>
@@ -4133,56 +4331,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="723" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005855AE" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="248" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5.</w:t>
@@ -4232,56 +4424,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="723" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005855AE" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="248" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>6.</w:t>
@@ -4331,56 +4517,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="723" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005855AE" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="248" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>7.</w:t>
@@ -4430,56 +4610,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="723" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005855AE" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="248" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>8.</w:t>
@@ -4529,56 +4703,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="723" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005855AE" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="248" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>9.</w:t>
@@ -4628,56 +4796,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="723" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005855AE" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="248" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10.</w:t>
@@ -4727,56 +4889,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="723" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005855AE" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="248" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>11.</w:t>
@@ -4826,56 +4982,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="723" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005855AE" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="248" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
@@ -5006,56 +5156,50 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="444"/>
         <w:gridCol w:w="72"/>
         <w:gridCol w:w="1920"/>
         <w:gridCol w:w="997"/>
         <w:gridCol w:w="2649"/>
         <w:gridCol w:w="1172"/>
         <w:gridCol w:w="1198"/>
         <w:gridCol w:w="746"/>
         <w:gridCol w:w="1365"/>
       </w:tblGrid>
       <w:tr w:rsidR="00081C5A" w:rsidRPr="00E91A2A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="244" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00081C5A" w:rsidRPr="008C35D4" w:rsidRDefault="00081C5A" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
@@ -5113,197 +5257,211 @@
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Име:</w:t>
+              <w:t>Име</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00081C5A" w:rsidRPr="00E91A2A" w:rsidRDefault="00081C5A" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Длъжност:</w:t>
+              <w:t>Длъжност</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00081C5A" w:rsidRPr="00E91A2A" w:rsidRDefault="00081C5A" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Подпис:</w:t>
+              <w:t>Подпис</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="999" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00081C5A" w:rsidRPr="00E91A2A" w:rsidRDefault="00081C5A" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Печат:</w:t>
+              <w:t>Печат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C55577">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="244" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00C55577" w:rsidRDefault="00C55577" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
@@ -5647,170 +5805,214 @@
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00703E96" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00A25EF1" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A25EF1">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>II.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="943" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00A25EF1" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>Позиция от</w:t>
-            </w:r>
+              <w:t>Позиция</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>от</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A25EF1">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>СИТДУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2281" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00B34339" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A25EF1">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>Описание на изделията</w:t>
-            </w:r>
+              <w:t>Описание</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A25EF1">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A25EF1">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A25EF1">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A25EF1">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>изделията</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00A25EF1" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>М</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A25EF1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ярка</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRDefault="00720F0A" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
@@ -6085,54 +6287,50 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidR="00703E96" w:rsidRPr="005335F7" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00703E96" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="005335F7" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
@@ -6209,54 +6407,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00A25EF1" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00703E96" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00703E96" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
@@ -6333,54 +6527,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00A25EF1" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00703E96" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00703E96" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
@@ -6457,54 +6647,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00A25EF1" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00703E96" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00703E96" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
@@ -6581,54 +6767,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00A25EF1" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00703E96" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00703E96" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
@@ -6698,54 +6880,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00A25EF1" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00703E96" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00703E96" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
@@ -6815,54 +6993,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00A25EF1" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00703E96" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00703E96" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
@@ -6932,54 +7106,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00A25EF1" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00703E96" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00703E96" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
@@ -7056,54 +7226,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00A25EF1" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00703E96" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00703E96" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
@@ -7180,54 +7346,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00A25EF1" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00703E96" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00A25EF1" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
@@ -7304,54 +7466,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00A25EF1" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00703E96" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00A25EF1" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
@@ -7428,54 +7586,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00A25EF1" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00703E96" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00A25EF1" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
@@ -7552,54 +7706,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00A25EF1" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00703E96" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00A25EF1" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
@@ -7676,54 +7826,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00A25EF1" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00703E96" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00A25EF1" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
@@ -7800,54 +7946,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00A25EF1" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00703E96" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00A25EF1" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
@@ -7917,54 +8059,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00703E96" w:rsidRPr="00A25EF1" w:rsidRDefault="00703E96" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00EE01E6" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -8027,54 +8165,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00EE01E6" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -8137,54 +8271,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00EE01E6" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -8247,54 +8377,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00EE01E6" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -8357,54 +8483,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00EE01E6" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -8467,54 +8589,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00EE01E6" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -8577,54 +8695,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00EE01E6" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -8687,54 +8801,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00EE01E6" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -8797,54 +8907,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -8907,54 +9013,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -9017,54 +9119,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -9127,54 +9225,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -9237,54 +9331,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -9347,54 +9437,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -9457,54 +9543,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -9567,54 +9649,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -9677,54 +9755,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -9787,54 +9861,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -9897,54 +9967,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -10007,54 +10073,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -10117,54 +10179,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -10227,54 +10285,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -10337,54 +10391,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -10447,54 +10497,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -10557,54 +10603,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -10667,54 +10709,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -10777,54 +10815,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -10887,54 +10921,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -10997,54 +11027,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -11107,54 +11133,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -11217,54 +11239,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -11327,54 +11345,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -11437,54 +11451,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962D35" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -11547,54 +11557,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00962D35" w:rsidRPr="00A25EF1" w:rsidRDefault="00962D35" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0033094C" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -11657,54 +11663,50 @@
             <w:tcW w:w="646" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0033094C" w:rsidRPr="00A25EF1" w:rsidRDefault="0033094C" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0033094C" w:rsidRPr="00761E1F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="210" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0033094C" w:rsidRDefault="00EE01E6" w:rsidP="00A2035A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -11814,56 +11816,50 @@
         <w:tblW w:w="5126" w:type="pct"/>
         <w:tblInd w:w="-14" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="502"/>
         <w:gridCol w:w="2406"/>
         <w:gridCol w:w="2550"/>
         <w:gridCol w:w="2550"/>
         <w:gridCol w:w="2546"/>
       </w:tblGrid>
       <w:tr w:rsidR="00565EB6" w:rsidRPr="00871891">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="238" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00565EB6" w:rsidRDefault="00565EB6" w:rsidP="00565EB6">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
@@ -11917,201 +11913,212 @@
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Име</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00725EF6">
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00565EB6" w:rsidRDefault="00565EB6" w:rsidP="005B1EBC">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Длъжност:</w:t>
+              <w:t>Длъжност</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00565EB6" w:rsidRDefault="00565EB6" w:rsidP="005B1EBC">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Подпис:</w:t>
+              <w:t>Подпис</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00565EB6" w:rsidRDefault="00565EB6" w:rsidP="005B1EBC">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Печат:</w:t>
+              <w:t>Печат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00565EB6" w:rsidRPr="00871891">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="691"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="238" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00565EB6" w:rsidRDefault="00565EB6" w:rsidP="005B1EBC">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
@@ -12431,90 +12438,91 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004B3D1A" w:rsidRPr="004B3D1A" w:rsidSect="00447663">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="850" w:right="792" w:bottom="331" w:left="792" w:header="288" w:footer="302" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00844290" w:rsidRDefault="00844290">
+    <w:p w:rsidR="00635E2F" w:rsidRDefault="00635E2F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00844290" w:rsidRDefault="00844290">
+    <w:p w:rsidR="00635E2F" w:rsidRDefault="00635E2F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
+    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -12554,58 +12562,58 @@
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="000B184B" w:rsidRPr="0086606D" w:rsidRDefault="000B184B" w:rsidP="0086606D">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="16"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00844290" w:rsidRDefault="00844290">
+    <w:p w:rsidR="00635E2F" w:rsidRDefault="00635E2F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00844290" w:rsidRDefault="00844290">
+    <w:p w:rsidR="00635E2F" w:rsidRDefault="00635E2F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="00237E26" w:rsidRPr="00237E26" w:rsidRDefault="00237E26">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237E26">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00237E26">
         <w:rPr>
@@ -12718,114 +12726,351 @@
   <w:footnote w:id="3">
     <w:p w:rsidR="005855AE" w:rsidRPr="009441CC" w:rsidRDefault="005855AE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237E26">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00237E26">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00237E26">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Списък на изделията и технологиите с двойна употреба</w:t>
+        <w:t>Списък</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00237E26">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00237E26">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00237E26">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00237E26">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>изделията</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00237E26">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00237E26">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>технологиите</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00237E26">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00237E26">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>двойна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00237E26">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00237E26">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>употреба</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009441CC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w:rsidR="005855AE" w:rsidRPr="009441CC" w:rsidRDefault="005855AE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA31CC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00FA31CC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> В </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FA31CC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">зависимост от изделието описанието </w:t>
+        <w:t>зависимост</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA31CC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA31CC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA31CC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA31CC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>изделието</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA31CC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA31CC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>описанието</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA31CC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D2A7E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">трябва </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FA31CC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>да съдържа: модел, CAS № или друг идентификационен номер</w:t>
+        <w:t>да</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA31CC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA31CC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>съдържа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA31CC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA31CC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>модел</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA31CC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, CAS № </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA31CC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>или</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA31CC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA31CC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>друг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA31CC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA31CC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>идентификационен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA31CC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA31CC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>номер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009441CC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w:rsidR="00FA31CC" w:rsidRPr="00FA31CC" w:rsidRDefault="00FA31CC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA31CC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
@@ -13786,51 +14031,51 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -14011,50 +14256,51 @@
     <w:rsid w:val="00576B3E"/>
     <w:rsid w:val="005855AE"/>
     <w:rsid w:val="005879B9"/>
     <w:rsid w:val="00592F0F"/>
     <w:rsid w:val="005A0334"/>
     <w:rsid w:val="005A2010"/>
     <w:rsid w:val="005B1EBC"/>
     <w:rsid w:val="005B5B71"/>
     <w:rsid w:val="005B790C"/>
     <w:rsid w:val="005C1BE2"/>
     <w:rsid w:val="005C5978"/>
     <w:rsid w:val="005D01A5"/>
     <w:rsid w:val="005D2AC7"/>
     <w:rsid w:val="005D33B2"/>
     <w:rsid w:val="005D3A0F"/>
     <w:rsid w:val="005D4BAC"/>
     <w:rsid w:val="005E2544"/>
     <w:rsid w:val="005E2D62"/>
     <w:rsid w:val="005F3727"/>
     <w:rsid w:val="00601245"/>
     <w:rsid w:val="00605749"/>
     <w:rsid w:val="00613DC9"/>
     <w:rsid w:val="00615715"/>
     <w:rsid w:val="00625197"/>
     <w:rsid w:val="00630D67"/>
+    <w:rsid w:val="00635E2F"/>
     <w:rsid w:val="00640AC3"/>
     <w:rsid w:val="006433E2"/>
     <w:rsid w:val="0065745F"/>
     <w:rsid w:val="00672809"/>
     <w:rsid w:val="00674993"/>
     <w:rsid w:val="00685DFA"/>
     <w:rsid w:val="00686B67"/>
     <w:rsid w:val="006871A9"/>
     <w:rsid w:val="006905B3"/>
     <w:rsid w:val="006A43DC"/>
     <w:rsid w:val="006A5AD3"/>
     <w:rsid w:val="006C15E9"/>
     <w:rsid w:val="006C3E27"/>
     <w:rsid w:val="006C6693"/>
     <w:rsid w:val="006C6C8A"/>
     <w:rsid w:val="006D1682"/>
     <w:rsid w:val="006D24FD"/>
     <w:rsid w:val="006E0AD3"/>
     <w:rsid w:val="006E469F"/>
     <w:rsid w:val="006E7731"/>
     <w:rsid w:val="006E7D2A"/>
     <w:rsid w:val="006F0C16"/>
     <w:rsid w:val="007008CE"/>
     <w:rsid w:val="0070398C"/>
     <w:rsid w:val="00703E96"/>
@@ -14092,61 +14338,63 @@
     <w:rsid w:val="00816A89"/>
     <w:rsid w:val="00835BFC"/>
     <w:rsid w:val="008362E1"/>
     <w:rsid w:val="0084291B"/>
     <w:rsid w:val="00844290"/>
     <w:rsid w:val="00847629"/>
     <w:rsid w:val="0085089C"/>
     <w:rsid w:val="0085113E"/>
     <w:rsid w:val="0085329B"/>
     <w:rsid w:val="00857994"/>
     <w:rsid w:val="00861696"/>
     <w:rsid w:val="0086369D"/>
     <w:rsid w:val="0086593E"/>
     <w:rsid w:val="00865D00"/>
     <w:rsid w:val="0086606D"/>
     <w:rsid w:val="0088049C"/>
     <w:rsid w:val="00883FF0"/>
     <w:rsid w:val="00886A5D"/>
     <w:rsid w:val="008B0F16"/>
     <w:rsid w:val="008C0FC5"/>
     <w:rsid w:val="008C35D4"/>
     <w:rsid w:val="008C6261"/>
     <w:rsid w:val="008D2DAE"/>
     <w:rsid w:val="008E580D"/>
     <w:rsid w:val="008E5D9D"/>
+    <w:rsid w:val="00902C01"/>
     <w:rsid w:val="00913FEB"/>
     <w:rsid w:val="0092126E"/>
     <w:rsid w:val="0092746F"/>
     <w:rsid w:val="00933E8B"/>
     <w:rsid w:val="009441CC"/>
     <w:rsid w:val="00944C44"/>
     <w:rsid w:val="00962D35"/>
     <w:rsid w:val="00962F31"/>
     <w:rsid w:val="0096404A"/>
     <w:rsid w:val="0096793C"/>
     <w:rsid w:val="009810A1"/>
+    <w:rsid w:val="0098557E"/>
     <w:rsid w:val="009944BB"/>
     <w:rsid w:val="009972C1"/>
     <w:rsid w:val="009A018C"/>
     <w:rsid w:val="009A039C"/>
     <w:rsid w:val="009A25E0"/>
     <w:rsid w:val="009A416E"/>
     <w:rsid w:val="009A449C"/>
     <w:rsid w:val="009A7224"/>
     <w:rsid w:val="009B0CAA"/>
     <w:rsid w:val="009B5F19"/>
     <w:rsid w:val="009C073E"/>
     <w:rsid w:val="009C1074"/>
     <w:rsid w:val="009D5F5C"/>
     <w:rsid w:val="009F1D73"/>
     <w:rsid w:val="009F6E5C"/>
     <w:rsid w:val="00A00C0D"/>
     <w:rsid w:val="00A05235"/>
     <w:rsid w:val="00A057D8"/>
     <w:rsid w:val="00A12625"/>
     <w:rsid w:val="00A2035A"/>
     <w:rsid w:val="00A23753"/>
     <w:rsid w:val="00A25EF1"/>
     <w:rsid w:val="00A26847"/>
     <w:rsid w:val="00A27B06"/>
     <w:rsid w:val="00A3377D"/>
@@ -14190,50 +14438,51 @@
     <w:rsid w:val="00B65399"/>
     <w:rsid w:val="00B85361"/>
     <w:rsid w:val="00BA3C11"/>
     <w:rsid w:val="00BA418C"/>
     <w:rsid w:val="00BB26AC"/>
     <w:rsid w:val="00BB2F9E"/>
     <w:rsid w:val="00BB402C"/>
     <w:rsid w:val="00BC369B"/>
     <w:rsid w:val="00BF05CE"/>
     <w:rsid w:val="00BF0F45"/>
     <w:rsid w:val="00BF147E"/>
     <w:rsid w:val="00BF4B27"/>
     <w:rsid w:val="00BF7C2A"/>
     <w:rsid w:val="00C1259D"/>
     <w:rsid w:val="00C14811"/>
     <w:rsid w:val="00C219B7"/>
     <w:rsid w:val="00C2317C"/>
     <w:rsid w:val="00C30859"/>
     <w:rsid w:val="00C3621C"/>
     <w:rsid w:val="00C4285A"/>
     <w:rsid w:val="00C44A81"/>
     <w:rsid w:val="00C52D39"/>
     <w:rsid w:val="00C5458A"/>
     <w:rsid w:val="00C55577"/>
     <w:rsid w:val="00C70EFB"/>
+    <w:rsid w:val="00C73601"/>
     <w:rsid w:val="00C746D6"/>
     <w:rsid w:val="00C7774C"/>
     <w:rsid w:val="00C8498C"/>
     <w:rsid w:val="00C865F9"/>
     <w:rsid w:val="00C93704"/>
     <w:rsid w:val="00CA0BAA"/>
     <w:rsid w:val="00CB061F"/>
     <w:rsid w:val="00CC3C2B"/>
     <w:rsid w:val="00CD402C"/>
     <w:rsid w:val="00CD49D4"/>
     <w:rsid w:val="00CE183D"/>
     <w:rsid w:val="00CF3EFD"/>
     <w:rsid w:val="00CF4E9F"/>
     <w:rsid w:val="00D041EE"/>
     <w:rsid w:val="00D178BB"/>
     <w:rsid w:val="00D23A8D"/>
     <w:rsid w:val="00D3044F"/>
     <w:rsid w:val="00D36D86"/>
     <w:rsid w:val="00D4333A"/>
     <w:rsid w:val="00D60ACE"/>
     <w:rsid w:val="00D8440C"/>
     <w:rsid w:val="00D97215"/>
     <w:rsid w:val="00DE3CFA"/>
     <w:rsid w:val="00DE70B8"/>
     <w:rsid w:val="00DE71BF"/>
@@ -14302,89 +14551,134 @@
     <w:rsid w:val="00FC6556"/>
     <w:rsid w:val="00FD2F2F"/>
     <w:rsid w:val="00FE37CF"/>
     <w:rsid w:val="00FE4A61"/>
     <w:rsid w:val="00FF1880"/>
     <w:rsid w:val="00FF67C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7FD28C7A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9F8A4875-1909-4363-B113-4738DCFF8FB9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -14618,70 +14912,74 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
-    <w:aliases w:val=" Char Char Char Char Char Char"/>
-    <w:link w:val="CharCharCharChar"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
         <w:tab w:val="left" w:pos="1418"/>
         <w:tab w:val="left" w:pos="2127"/>
         <w:tab w:val="left" w:pos="2836"/>
         <w:tab w:val="left" w:pos="3545"/>
         <w:tab w:val="left" w:pos="4254"/>
         <w:tab w:val="left" w:pos="4963"/>
         <w:tab w:val="left" w:pos="5672"/>
         <w:tab w:val="left" w:pos="6381"/>
         <w:tab w:val="left" w:pos="7090"/>
         <w:tab w:val="left" w:pos="7799"/>
         <w:tab w:val="left" w:pos="8508"/>
         <w:tab w:val="left" w:pos="9217"/>
@@ -14737,53 +15035,52 @@
     <w:semiHidden/>
     <w:rsid w:val="007736BB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="007736BB"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00244B4E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharChar">
-    <w:name w:val=" Char Char Char Char"/>
+    <w:name w:val="Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00FB1244"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0051645B"/>
     <w:pPr>
       <w:ind w:left="720" w:right="-108" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
@@ -14793,95 +15090,94 @@
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char">
     <w:name w:val="Char"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00ED404F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharChar0">
-    <w:name w:val=" Знак Знак Char Char Char Char"/>
+    <w:name w:val="Знак Знак Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00565EB6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:link w:val="FootnoteText"/>
     <w:semiHidden/>
     <w:rsid w:val="00565EB6"/>
     <w:rPr>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharChar1">
     <w:name w:val="Знак Знак Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="005F3727"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -15111,69 +15407,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>336</Words>
-  <Characters>2327</Characters>
+  <Words>399</Words>
+  <Characters>2278</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Входящ № и дата на получаване на декларацията:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MGPIPS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2658</CharactersWithSpaces>
+  <CharactersWithSpaces>2672</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Входящ № и дата на получаване на декларацията:</dc:title>
   <dc:subject/>
   <dc:creator>MGPIPS</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>