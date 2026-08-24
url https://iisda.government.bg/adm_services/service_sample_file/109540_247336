--- v0 (2025-12-08)
+++ v1 (2026-08-24)
@@ -1,3665 +1,6345 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="JPG" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="42E7696B" w14:textId="77777777" w:rsidR="00DB28E2" w:rsidRDefault="002F58F7" w:rsidP="00DD4DD9">
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+    <w:p w:rsidR="00DB28E2" w:rsidRDefault="002F58F7" w:rsidP="00DD4DD9">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:drawing>
-[...56 lines deleted...]
-        </w:drawing>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>3955415</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>8471535</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2609369" cy="847725"/>
+                <wp:effectExtent l="0" t="0" r="635" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="90" name="Таблица цени"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2609369" cy="847725"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:tbl>
+                            <w:tblPr>
+                              <w:tblW w:w="4055" w:type="dxa"/>
+                              <w:tblBorders>
+                                <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                                <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                                <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                                <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                                <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                                <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                              </w:tblBorders>
+                              <w:tblLayout w:type="fixed"/>
+                              <w:tblCellMar>
+                                <w:left w:w="28" w:type="dxa"/>
+                                <w:right w:w="28" w:type="dxa"/>
+                              </w:tblCellMar>
+                              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                            </w:tblPr>
+                            <w:tblGrid>
+                              <w:gridCol w:w="685"/>
+                              <w:gridCol w:w="1423"/>
+                              <w:gridCol w:w="685"/>
+                              <w:gridCol w:w="1262"/>
+                            </w:tblGrid>
+                            <w:tr w:rsidR="009947B8">
+                              <w:trPr>
+                                <w:trHeight w:val="307"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="685" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>брой</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1423" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>Услуга</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="685" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>срок</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1262" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>цена</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="009947B8">
+                              <w:trPr>
+                                <w:trHeight w:val="307"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="685" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="009947B8" w:rsidRDefault="009947B8">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1423" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>Обикновена</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="685" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>7 дни</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1262" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>2.05 €</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="009947B8">
+                              <w:trPr>
+                                <w:trHeight w:val="307"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="685" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="009947B8" w:rsidRDefault="009947B8">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1423" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>Бърза</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="685" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>3 дни</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1262" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>4.09 €</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="009947B8">
+                              <w:trPr>
+                                <w:trHeight w:val="307"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="685" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="009947B8" w:rsidRDefault="009947B8">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1423" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>Експресна</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="685" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>1 ден</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1262" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>6.14 €</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                          </w:tbl>
+                          <w:p w:rsidR="009947B8" w:rsidRDefault="009947B8">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:sz w:val="2"/>
+                                <w:szCs w:val="2"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Таблица цени" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:311.45pt;margin-top:667.05pt;width:205.45pt;height:66.75pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBthh587gEAAKMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12O0zAQfkfiDpbfaboFutuo6Qp2VYSE&#10;AGnhAI7jNJYcjxm7TcoBOAgnWB6QVkLcIdyIsdN2+XlD9GE6Hs98nu+byfKybw3bKfQabMHPJlPO&#10;lJVQabsp+Pt360cXnPkgbCUMWFXwvfL8cvXwwbJzuZpBA6ZSyAjE+rxzBW9CcHmWedmoVvgJOGXp&#10;sgZsRaAjbrIKRUforclm0+k86wArhyCV9xS9Hi/5KuHXtZLhTV17FZgpOPUWksVky2iz1VLkGxSu&#10;0fLQhviHLlqhLT16groWQbAt6r+gWi0RPNRhIqHNoK61VIkDsTmb/sHmphFOJS4kjncnmfz/g5Wv&#10;d2+R6argC5LHipZmNHwebocvw7fh7sen4ZaR+Tp8H+6iVp3zOZXcOCoK/XPoaebHuKdglKCvsY3/&#10;RI7RPcHuT0qrPjBJwdl8ung8X3Am6e7iyfn57GmEye6rHfrwQkHLolNwpEkmgcXulQ9j6jElPubB&#10;6GqtjUkH3JRXBtlO0NTX6XdA/y3N2JhsIZaNiDGSRY4jl+iFvuwPxEuo9sQbYdwi2npyGsCPnHW0&#10;QQX3H7YCFWfmpaURxXU7Onh0yqMjrKTSggfORvcqpLUcW3q2DVDrxDM2Mb586I02ISl12Nq4ar+e&#10;U9b9t7X6CQAA//8DAFBLAwQUAAYACAAAACEACZro2uIAAAAOAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VIXBB1mlShDXEqaOEGh5aqZzdekoh4HcVOk/492xPcdjRPszP5erKtOGPv&#10;G0cK5rMIBFLpTEOVgsPX++MShA+ajG4doYILelgXtze5zowbaYfnfagEh5DPtII6hC6T0pc1Wu1n&#10;rkNi79v1VgeWfSVNr0cOt62MoyiVVjfEH2rd4abG8mc/WAXpth/GHW0etoe3D/3ZVfHx9XJU6v5u&#10;enkGEXAKfzBc63N1KLjTyQ1kvGg5I45XjLKRJIs5iCsSJQnPOfG1SJ9SkEUu/88ofgEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBthh587gEAAKMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAJmuja4gAAAA4BAAAPAAAAAAAAAAAAAAAAAEgEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:tbl>
+                      <w:tblPr>
+                        <w:tblW w:w="4055" w:type="dxa"/>
+                        <w:tblBorders>
+                          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                        </w:tblBorders>
+                        <w:tblLayout w:type="fixed"/>
+                        <w:tblCellMar>
+                          <w:left w:w="28" w:type="dxa"/>
+                          <w:right w:w="28" w:type="dxa"/>
+                        </w:tblCellMar>
+                        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                      </w:tblPr>
+                      <w:tblGrid>
+                        <w:gridCol w:w="685"/>
+                        <w:gridCol w:w="1423"/>
+                        <w:gridCol w:w="685"/>
+                        <w:gridCol w:w="1262"/>
+                      </w:tblGrid>
+                      <w:tr w:rsidR="009947B8">
+                        <w:trPr>
+                          <w:trHeight w:val="307"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="685" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>брой</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1423" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>Услуга</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="685" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>срок</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1262" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>цена</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="009947B8">
+                        <w:trPr>
+                          <w:trHeight w:val="307"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="685" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="009947B8" w:rsidRDefault="009947B8">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1423" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>Обикновена</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="685" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>7 дни</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1262" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>2.05 €</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="009947B8">
+                        <w:trPr>
+                          <w:trHeight w:val="307"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="685" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="009947B8" w:rsidRDefault="009947B8">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1423" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>Бърза</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="685" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>3 дни</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1262" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>4.09 €</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="009947B8">
+                        <w:trPr>
+                          <w:trHeight w:val="307"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="685" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="009947B8" w:rsidRDefault="009947B8">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1423" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>Експресна</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="685" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>1 ден</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1262" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="009947B8" w:rsidRDefault="00ED7F75">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>6.14 €</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                    </w:tbl>
+                    <w:p w:rsidR="009947B8" w:rsidRDefault="009947B8">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:sz w:val="2"/>
+                          <w:szCs w:val="2"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin" anchory="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="005A39E3">
+      <w:r w:rsidR="009F5407">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-      </w:r>
-[...3494 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00BDD70B" wp14:editId="22D61FBF">
+                <wp:extent cx="6702425" cy="10026650"/>
+                <wp:effectExtent l="6985" t="7620" r="5715" b="5080"/>
+                <wp:docPr id="1" name="Text Box 82"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6702425" cy="10026650"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Вх. № .................................</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>До Кмета</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Дата: .............................. г.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>на: ..................................................</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ден, месец, година</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>община/ район/ кметство</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>ИСКАНЕ</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>ЗА ИЗДАВАНЕ НА УДОСТОВЕРЕНИЕ ВЪЗ ОСНОВА НА РЕГИСТЪРА НА НАСЕЛЕНИЕТО</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>От: ....................................................</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>....................................................</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>...................................................</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>име: собствено</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>бащино</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>фамилно</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>ЕГН: …………...............................................................</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>ЛНЧ: ……………………………………..</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>когато лицето няма ЕГН се посочва дата на раждане</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>ЕИК по БУЛСТАТ: …………………………………………</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>ЕИК по ЗТР: ……………………………</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>когато заявлението се подава от заявител, регистриран по</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>когато заявлението се подава от заявител, регистриран по</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Закона за регистър БУЛСТАТ</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>Закона за търговския регистър</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Адрес: ........................................................................................................................................................................</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>посочва се адрес за кореспонденция</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Телефон:………………………. Факс:………………………… Адрес на електронна поща: ..............................</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Желая да ми бъде издадено посоченото удостоверение, което се отнася:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="15"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="426" w:hanging="426"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>за мен</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="16"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="284" w:hanging="284"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">  за лицето: .................................................</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>..............................................</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>...............................................</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t xml:space="preserve"> име:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t xml:space="preserve"> собствено</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>бащино</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>фамилно</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>ЕГН: …………................................................................</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>когато лицето няма ЕГН се посочва дата на раждане</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="14"/>
+                              </w:numPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>1.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>Удостоверение за семейно положение;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="14"/>
+                              </w:numPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>2.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>Удостоверение за семейно положение, съпруг/а и деца;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="14"/>
+                              </w:numPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>3.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>Удостоверение за съпруг/ а и родствени връзки;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="14"/>
+                              </w:numPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>4.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>Удостоверение за родените от майката деца;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="14"/>
+                              </w:numPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>5.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>Удостоверение за правно ограничение</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="14"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="426"/>
+                              </w:tabs>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:left="567" w:right="43" w:hanging="567"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>6.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>Удостоверение за идентичност на лице с различни имена</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> ……………………………..........………............................</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="3960" w:right="43"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>вписват се различните имена</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="284" w:right="43"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>................................................................................................................................................................................................................;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="14"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>7.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>Удостоверение за вписване в регистъра на населението</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="14"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>8.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>Удостоверение за сключване на брак от български гражданин в чужбина</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> ………..........………………………</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="284" w:right="43"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>................................................................................................................................................................................................................;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="284" w:right="43"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>вписва се името на лицето, с което българският гражданин ще сключва брак</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="14"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>9.Удостоверение за снабдяване на чужд гражданин с документ за сключване на граждански брак в Република България</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="284" w:right="43"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>................................................................................................................................................................................................................;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="284" w:right="43"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>вписва се името на лицето, с което чуждият гражданин ще сключва брак</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="14"/>
+                              </w:numPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>10.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>Удостоверение за постоянен адрес</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="14"/>
+                              </w:numPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>11.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>Удостоверение за настоящ адрес</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="14"/>
+                              </w:numPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>12.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>Удостоверение за промени на постоянен адрес</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="14"/>
+                              </w:numPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>13.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>Удостоверение за промени на настоящ адрес</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="14"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>14.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>Друго</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>:...............................................................................................................................................................................................</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="000335B6" w:rsidRPr="00A26667" w:rsidRDefault="000335B6" w:rsidP="00710F09">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Прилагам следните документи</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>: ...............................................................................................................................</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="000335B6" w:rsidRPr="00A26667" w:rsidRDefault="000335B6" w:rsidP="00710F09">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>....................................................................................................................................................................................</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00710F09" w:rsidRPr="00A26667" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Заявявам желанието си издаденото удостоверение да бъде получено: </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00710F09" w:rsidRPr="00A26667" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                              <w:ind w:firstLine="283"/>
+                              <w:jc w:val="both"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:bdr w:val="single" w:sz="8" w:space="0" w:color="auto" w:frame="1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>  чрез лицензиран пощенски оператор на адрес:.................................................................................................................... ,</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00710F09" w:rsidRPr="00A26667" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">като декларирам, че пощенските разходи са за моя сметка, платими при получаването му за вътрешни пощенски пратки, и съм съгласен документите да бъдат пренасяни за служебни цели </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00710F09" w:rsidRPr="00A26667" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                              <w:ind w:firstLine="283"/>
+                              <w:jc w:val="both"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:bdr w:val="single" w:sz="8" w:space="0" w:color="auto" w:frame="1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>  като вътрешна препоръчана пощенска пратка</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00710F09" w:rsidRPr="00A26667" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                              <w:ind w:firstLine="283"/>
+                              <w:jc w:val="both"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:bdr w:val="single" w:sz="8" w:space="0" w:color="auto" w:frame="1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>  като вътрешна куриерска пратка</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00710F09" w:rsidRPr="00A26667" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                              <w:ind w:firstLine="283"/>
+                              <w:jc w:val="both"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:bdr w:val="single" w:sz="8" w:space="0" w:color="auto" w:frame="1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>  като международна препоръчана пощенска пратка</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00710F09" w:rsidRPr="00A26667" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                              <w:ind w:firstLine="283"/>
+                              <w:jc w:val="both"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:bdr w:val="single" w:sz="8" w:space="0" w:color="auto" w:frame="1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>  лично от звеното за административно обслужване</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00710F09" w:rsidRPr="00A26667" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                              <w:ind w:firstLine="283"/>
+                              <w:jc w:val="both"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:bdr w:val="single" w:sz="8" w:space="0" w:color="auto" w:frame="1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>  по електронен път на електронна поща.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0081667D" w:rsidRPr="00A26667" w:rsidRDefault="0081667D" w:rsidP="00AA332A">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="0081667D" w:rsidRPr="00A26667" w:rsidRDefault="0081667D" w:rsidP="00AA332A">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+                            <w:bookmarkEnd w:id="0"/>
+                          </w:p>
+                          <w:p w:rsidR="000335B6" w:rsidRPr="00A26667" w:rsidRDefault="000335B6" w:rsidP="00AA332A">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Дата: ..............................</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>Подпис:...............................</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="000335B6" w:rsidRPr="00A26667" w:rsidRDefault="000335B6" w:rsidP="00AA332A">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00A26667">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ден, месец, година</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="00BDD70B" id="Text Box 82" o:spid="_x0000_s1027" type="#_x0000_t202" style="width:527.75pt;height:789.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBszW2HLQIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+p0mjttuiptPoKEIa&#10;A2njBziO01jYPmO7Tcqv5+xkpQLEAyIPls93/vzdfXdZ3w5akaNwXoKp6HyWUyIMh0aafUW/PO/e&#10;XFPiAzMNU2BERU/C09vN61fr3paigA5UIxxBEOPL3la0C8GWWeZ5JzTzM7DCoLMFp1lA0+2zxrEe&#10;0bXKijxfZT24xjrgwns8vR+ddJPw21bw8KltvQhEVRS5hbS6tNZxzTZrVu4ds53kEw32Dyw0kwYf&#10;PUPds8DIwcnfoLTkDjy0YcZBZ9C2kouUA2Yzz3/J5qljVqRcsDjensvk/x8sfzx+dkQ2qB0lhmmU&#10;6FkMgbyFgVwXsTy99SVGPVmMCwOex9CYqrcPwL96YmDbMbMXd85B3wnWIL15vJldXB1xfASp+4/Q&#10;4DvsECABDa3TERCrQRAdZTqdpYlcOB6urvJiUSwp4eib53mxWi2TehkrX+5b58N7AZrETUUdip/w&#10;2fHBh8iHlS8hiT8o2eykUslw+3qrHDkybJRd+lIKmOZlmDKkr+jNEpn8HSJP358gtAzY8Urqil6f&#10;g1gZC/fONKkfA5Nq3CNlZaZKxuKNZQxDPUyaTQLV0JywtA7GBseBxE0H7jslPTZ3Rf23A3OCEvXB&#10;oDw388UiTkMyFsurAg136akvPcxwhKpooGTcbsM4QQfr5L7Dl8aGMHCHkrYy1TpqP7Ka6GMDJwmm&#10;YYsTcmmnqJ+/hM0PAAAA//8DAFBLAwQUAAYACAAAACEAOeiAld4AAAAHAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPS0/DMBCE75X6H6xF4lJRm0f6CHEqhASCG7QVXN14m0S118F20/DvcbnAZTWrWc18&#10;W6wGa1iPPrSOJFxPBTCkyumWagnbzdPVAliIirQyjlDCNwZYleNRoXLtTvSO/TrWLIVQyJWEJsYu&#10;5zxUDVoVpq5DSt7eeatiWn3NtVenFG4NvxFixq1qKTU0qsPHBqvD+mglLO5e+s/wevv2Uc32Zhkn&#10;8/75y0t5eTE83AOLOMS/YzjjJ3QoE9POHUkHZiSkR+LvPHsiyzJgu6Sy+VIALwv+n7/8AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGzNbYctAgAAWgQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADnogJXeAAAABwEAAA8AAAAAAAAAAAAAAAAAhwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Вх. № .................................</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>До Кмета</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Дата: .............................. г.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>на: ..................................................</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ден, месец, година</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>община/ район/ кметство</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>ИСКАНЕ</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>ЗА ИЗДАВАНЕ НА УДОСТОВЕРЕНИЕ ВЪЗ ОСНОВА НА РЕГИСТЪРА НА НАСЕЛЕНИЕТО</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>От: ....................................................</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>....................................................</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>...................................................</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>име: собствено</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>бащино</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>фамилно</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>ЕГН: …………...............................................................</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>ЛНЧ: ……………………………………..</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>когато лицето няма ЕГН се посочва дата на раждане</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>ЕИК по БУЛСТАТ: …………………………………………</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>ЕИК по ЗТР: ……………………………</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>когато заявлението се подава от заявител, регистриран по</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>когато заявлението се подава от заявител, регистриран по</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Закона за регистър БУЛСТАТ</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>Закона за търговския регистър</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Адрес: ........................................................................................................................................................................</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>посочва се адрес за кореспонденция</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Телефон:………………………. Факс:………………………… Адрес на електронна поща: ..............................</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Желая да ми бъде издадено посоченото удостоверение, което се отнася:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="15"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="426" w:hanging="426"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>за мен</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="16"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="284" w:hanging="284"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">  за лицето: .................................................</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>..............................................</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>...............................................</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t xml:space="preserve"> име:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t xml:space="preserve"> собствено</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>бащино</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>фамилно</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>ЕГН: …………................................................................</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>когато лицето няма ЕГН се посочва дата на раждане</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="14"/>
+                        </w:numPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>1.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>Удостоверение за семейно положение;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="14"/>
+                        </w:numPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>2.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>Удостоверение за семейно положение, съпруг/а и деца;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="14"/>
+                        </w:numPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>3.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>Удостоверение за съпруг/ а и родствени връзки;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="14"/>
+                        </w:numPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>4.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>Удостоверение за родените от майката деца;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="14"/>
+                        </w:numPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>5.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>Удостоверение за правно ограничение</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="14"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="426"/>
+                        </w:tabs>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:left="567" w:right="43" w:hanging="567"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>6.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>Удостоверение за идентичност на лице с различни имена</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> ……………………………..........………............................</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="3960" w:right="43"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>вписват се различните имена</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="284" w:right="43"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>................................................................................................................................................................................................................;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="14"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>7.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>Удостоверение за вписване в регистъра на населението</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="14"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>8.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>Удостоверение за сключване на брак от български гражданин в чужбина</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> ………..........………………………</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="284" w:right="43"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>................................................................................................................................................................................................................;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="284" w:right="43"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>вписва се името на лицето, с което българският гражданин ще сключва брак</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="14"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>9.Удостоверение за снабдяване на чужд гражданин с документ за сключване на граждански брак в Република България</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="284" w:right="43"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>................................................................................................................................................................................................................;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="284" w:right="43"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>вписва се името на лицето, с което чуждият гражданин ще сключва брак</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="14"/>
+                        </w:numPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>10.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>Удостоверение за постоянен адрес</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="14"/>
+                        </w:numPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>11.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>Удостоверение за настоящ адрес</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="14"/>
+                        </w:numPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>12.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>Удостоверение за промени на постоянен адрес</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="14"/>
+                        </w:numPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>13.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>Удостоверение за промени на настоящ адрес</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="00A26667" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="14"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="426" w:right="43" w:hanging="426"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>14.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>Друго</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>:...............................................................................................................................................................................................</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="000335B6" w:rsidRPr="00A26667" w:rsidRDefault="000335B6" w:rsidP="00710F09">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Прилагам следните документи</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>: ...............................................................................................................................</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="000335B6" w:rsidRPr="00A26667" w:rsidRDefault="000335B6" w:rsidP="00710F09">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>....................................................................................................................................................................................</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00710F09" w:rsidRPr="00A26667" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Заявявам желанието си издаденото удостоверение да бъде получено: </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00710F09" w:rsidRPr="00A26667" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                        <w:ind w:firstLine="283"/>
+                        <w:jc w:val="both"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:bdr w:val="single" w:sz="8" w:space="0" w:color="auto" w:frame="1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>  чрез лицензиран пощенски оператор на адрес:.................................................................................................................... ,</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00710F09" w:rsidRPr="00A26667" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">като декларирам, че пощенските разходи са за моя сметка, платими при получаването му за вътрешни пощенски пратки, и съм съгласен документите да бъдат пренасяни за служебни цели </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00710F09" w:rsidRPr="00A26667" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                        <w:ind w:firstLine="283"/>
+                        <w:jc w:val="both"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:bdr w:val="single" w:sz="8" w:space="0" w:color="auto" w:frame="1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>  като вътрешна препоръчана пощенска пратка</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00710F09" w:rsidRPr="00A26667" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                        <w:ind w:firstLine="283"/>
+                        <w:jc w:val="both"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:bdr w:val="single" w:sz="8" w:space="0" w:color="auto" w:frame="1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>  като вътрешна куриерска пратка</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00710F09" w:rsidRPr="00A26667" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                        <w:ind w:firstLine="283"/>
+                        <w:jc w:val="both"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:bdr w:val="single" w:sz="8" w:space="0" w:color="auto" w:frame="1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>  като международна препоръчана пощенска пратка</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00710F09" w:rsidRPr="00A26667" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                        <w:ind w:firstLine="283"/>
+                        <w:jc w:val="both"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:bdr w:val="single" w:sz="8" w:space="0" w:color="auto" w:frame="1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>  лично от звеното за административно обслужване</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00710F09" w:rsidRPr="00A26667" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                        <w:ind w:firstLine="283"/>
+                        <w:jc w:val="both"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:bdr w:val="single" w:sz="8" w:space="0" w:color="auto" w:frame="1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>  по електронен път на електронна поща.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0081667D" w:rsidRPr="00A26667" w:rsidRDefault="0081667D" w:rsidP="00AA332A">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w:rsidR="0081667D" w:rsidRPr="00A26667" w:rsidRDefault="0081667D" w:rsidP="00AA332A">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+                      <w:bookmarkEnd w:id="1"/>
+                    </w:p>
+                    <w:p w:rsidR="000335B6" w:rsidRPr="00A26667" w:rsidRDefault="000335B6" w:rsidP="00AA332A">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Дата: ..............................</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>Подпис:...............................</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="000335B6" w:rsidRPr="00A26667" w:rsidRDefault="000335B6" w:rsidP="00AA332A">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00A26667">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ден, месец, година</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DB28E2" w:rsidSect="004A14BC">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="-567" w:right="851" w:bottom="142" w:left="851" w:header="284" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="605AA0BD" w14:textId="77777777" w:rsidR="001E79C7" w:rsidRDefault="001E79C7" w:rsidP="00631CB9">
+    <w:p w:rsidR="00ED7F75" w:rsidRDefault="00ED7F75" w:rsidP="00631CB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06268DB1" w14:textId="77777777" w:rsidR="001E79C7" w:rsidRDefault="001E79C7" w:rsidP="00631CB9">
+    <w:p w:rsidR="00ED7F75" w:rsidRDefault="00ED7F75" w:rsidP="00631CB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3690,196 +6370,196 @@
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4AB33EE5" w14:textId="77777777" w:rsidR="0081667D" w:rsidRDefault="0081667D">
+  <w:p w:rsidR="0081667D" w:rsidRDefault="0081667D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="39ACAAB9" w14:textId="77777777" w:rsidR="0081667D" w:rsidRDefault="0081667D">
+  <w:p w:rsidR="0081667D" w:rsidRDefault="0081667D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="141D9375" w14:textId="77777777" w:rsidR="0081667D" w:rsidRDefault="0081667D">
+  <w:p w:rsidR="0081667D" w:rsidRDefault="0081667D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="225F4A83" w14:textId="77777777" w:rsidR="001E79C7" w:rsidRDefault="001E79C7" w:rsidP="00631CB9">
+    <w:p w:rsidR="00ED7F75" w:rsidRDefault="00ED7F75" w:rsidP="00631CB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52F5A9C6" w14:textId="77777777" w:rsidR="001E79C7" w:rsidRDefault="001E79C7" w:rsidP="00631CB9">
+    <w:p w:rsidR="00ED7F75" w:rsidRDefault="00ED7F75" w:rsidP="00631CB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="39A84A62" w14:textId="77777777" w:rsidR="0081667D" w:rsidRDefault="0081667D">
+  <w:p w:rsidR="0081667D" w:rsidRDefault="0081667D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="410E0431" w14:textId="77777777" w:rsidR="00626369" w:rsidRDefault="00626369" w:rsidP="00626369">
+  <w:p w:rsidR="00626369" w:rsidRDefault="00626369" w:rsidP="00626369">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="708"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="6946"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Приложение № </w:t>
     </w:r>
     <w:r w:rsidR="0081667D">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">1 </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>към чл. 6, ал.1</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="51C3B06E" w14:textId="77777777" w:rsidR="000335B6" w:rsidRPr="00626369" w:rsidRDefault="000335B6" w:rsidP="00626369">
+  <w:p w:rsidR="000335B6" w:rsidRPr="00626369" w:rsidRDefault="000335B6" w:rsidP="00626369">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="18638B81" w14:textId="77777777" w:rsidR="0081667D" w:rsidRDefault="0081667D">
+  <w:p w:rsidR="0081667D" w:rsidRDefault="0081667D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:9.75pt;height:9.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:9.75pt;height:9.75pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01BF3184"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B28065DA"/>
     <w:lvl w:ilvl="0" w:tplc="EEC460FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6DB2A55A" w:tentative="1">
@@ -6069,69 +8749,75 @@
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A92FA1"/>
     <w:rsid w:val="00002C95"/>
     <w:rsid w:val="000335B6"/>
     <w:rsid w:val="00037378"/>
     <w:rsid w:val="00046287"/>
     <w:rsid w:val="00047C76"/>
     <w:rsid w:val="00054F3F"/>
     <w:rsid w:val="00057479"/>
     <w:rsid w:val="000578DF"/>
     <w:rsid w:val="00072ECE"/>
     <w:rsid w:val="00073D17"/>
     <w:rsid w:val="00091112"/>
     <w:rsid w:val="0009179D"/>
     <w:rsid w:val="000A0385"/>
     <w:rsid w:val="000A21AD"/>
     <w:rsid w:val="000B3BE6"/>
     <w:rsid w:val="000C0CDC"/>
     <w:rsid w:val="000C3A72"/>
     <w:rsid w:val="000C49CE"/>
     <w:rsid w:val="000D02FF"/>
     <w:rsid w:val="000E2758"/>
     <w:rsid w:val="000F198F"/>
     <w:rsid w:val="00100EA7"/>
@@ -6162,50 +8848,51 @@
     <w:rsid w:val="001F2B0F"/>
     <w:rsid w:val="00224336"/>
     <w:rsid w:val="00232F3E"/>
     <w:rsid w:val="002423F3"/>
     <w:rsid w:val="00245568"/>
     <w:rsid w:val="00266E24"/>
     <w:rsid w:val="002728E9"/>
     <w:rsid w:val="0028324E"/>
     <w:rsid w:val="002946A2"/>
     <w:rsid w:val="002B0776"/>
     <w:rsid w:val="002B43C9"/>
     <w:rsid w:val="002C12C0"/>
     <w:rsid w:val="002C51F9"/>
     <w:rsid w:val="002C6896"/>
     <w:rsid w:val="002D1BDF"/>
     <w:rsid w:val="002E2C7E"/>
     <w:rsid w:val="002F58F7"/>
     <w:rsid w:val="003002C1"/>
     <w:rsid w:val="00300402"/>
     <w:rsid w:val="00301292"/>
     <w:rsid w:val="00301E87"/>
     <w:rsid w:val="00302333"/>
     <w:rsid w:val="00315BA9"/>
     <w:rsid w:val="00316294"/>
     <w:rsid w:val="00322806"/>
+    <w:rsid w:val="00322FE2"/>
     <w:rsid w:val="00323E7B"/>
     <w:rsid w:val="003245C0"/>
     <w:rsid w:val="003248C9"/>
     <w:rsid w:val="00336F60"/>
     <w:rsid w:val="003374CB"/>
     <w:rsid w:val="003379E1"/>
     <w:rsid w:val="00344031"/>
     <w:rsid w:val="003441CC"/>
     <w:rsid w:val="003555E5"/>
     <w:rsid w:val="00357609"/>
     <w:rsid w:val="00357F48"/>
     <w:rsid w:val="00367575"/>
     <w:rsid w:val="0038348A"/>
     <w:rsid w:val="00391CBD"/>
     <w:rsid w:val="003940EB"/>
     <w:rsid w:val="00395428"/>
     <w:rsid w:val="003A03E3"/>
     <w:rsid w:val="003A43F2"/>
     <w:rsid w:val="003A61AD"/>
     <w:rsid w:val="003B2B43"/>
     <w:rsid w:val="003B3A4B"/>
     <w:rsid w:val="003B3A9A"/>
     <w:rsid w:val="003B4637"/>
     <w:rsid w:val="003C180B"/>
     <w:rsid w:val="003C3F28"/>
@@ -6230,51 +8917,50 @@
     <w:rsid w:val="004844E3"/>
     <w:rsid w:val="00486F09"/>
     <w:rsid w:val="004A14BC"/>
     <w:rsid w:val="004C4AD1"/>
     <w:rsid w:val="004D3F40"/>
     <w:rsid w:val="004E1E4E"/>
     <w:rsid w:val="004E5C44"/>
     <w:rsid w:val="004E763E"/>
     <w:rsid w:val="004F389B"/>
     <w:rsid w:val="004F7F2D"/>
     <w:rsid w:val="00504425"/>
     <w:rsid w:val="005063EB"/>
     <w:rsid w:val="00510D6E"/>
     <w:rsid w:val="005138E6"/>
     <w:rsid w:val="00515D7A"/>
     <w:rsid w:val="00522F5C"/>
     <w:rsid w:val="00534D1C"/>
     <w:rsid w:val="0054330C"/>
     <w:rsid w:val="00546A81"/>
     <w:rsid w:val="00563F81"/>
     <w:rsid w:val="00577537"/>
     <w:rsid w:val="00581416"/>
     <w:rsid w:val="00583E3F"/>
     <w:rsid w:val="00584B3C"/>
     <w:rsid w:val="005A3570"/>
-    <w:rsid w:val="005A39E3"/>
     <w:rsid w:val="005B3182"/>
     <w:rsid w:val="005B495C"/>
     <w:rsid w:val="005C4DE2"/>
     <w:rsid w:val="005C6DAE"/>
     <w:rsid w:val="005C7093"/>
     <w:rsid w:val="00611E98"/>
     <w:rsid w:val="00613D27"/>
     <w:rsid w:val="00615BBE"/>
     <w:rsid w:val="00626369"/>
     <w:rsid w:val="00631CB9"/>
     <w:rsid w:val="00636D60"/>
     <w:rsid w:val="00657790"/>
     <w:rsid w:val="00657D2D"/>
     <w:rsid w:val="00666A85"/>
     <w:rsid w:val="006707F6"/>
     <w:rsid w:val="0067641E"/>
     <w:rsid w:val="00686AD2"/>
     <w:rsid w:val="00693E65"/>
     <w:rsid w:val="006A5513"/>
     <w:rsid w:val="006D530B"/>
     <w:rsid w:val="006F0E77"/>
     <w:rsid w:val="006F6449"/>
     <w:rsid w:val="006F64F7"/>
     <w:rsid w:val="00704C42"/>
     <w:rsid w:val="00705491"/>
@@ -6319,59 +9005,62 @@
     <w:rsid w:val="008C5435"/>
     <w:rsid w:val="008E0CA1"/>
     <w:rsid w:val="008E1CCA"/>
     <w:rsid w:val="008E770F"/>
     <w:rsid w:val="00907372"/>
     <w:rsid w:val="009102B8"/>
     <w:rsid w:val="009225E5"/>
     <w:rsid w:val="00922D00"/>
     <w:rsid w:val="009250C8"/>
     <w:rsid w:val="00932DF6"/>
     <w:rsid w:val="009349C5"/>
     <w:rsid w:val="009362BD"/>
     <w:rsid w:val="0094024E"/>
     <w:rsid w:val="00941205"/>
     <w:rsid w:val="009459E0"/>
     <w:rsid w:val="009466D5"/>
     <w:rsid w:val="00955D91"/>
     <w:rsid w:val="00970D57"/>
     <w:rsid w:val="00976365"/>
     <w:rsid w:val="00980511"/>
     <w:rsid w:val="009839AB"/>
     <w:rsid w:val="00984607"/>
     <w:rsid w:val="00985154"/>
     <w:rsid w:val="0098799D"/>
     <w:rsid w:val="00990DE9"/>
+    <w:rsid w:val="009947B8"/>
     <w:rsid w:val="009B2C47"/>
     <w:rsid w:val="009B6F8E"/>
     <w:rsid w:val="009E5333"/>
     <w:rsid w:val="009F15A3"/>
     <w:rsid w:val="009F1E29"/>
+    <w:rsid w:val="009F5407"/>
     <w:rsid w:val="009F70D7"/>
     <w:rsid w:val="009F77D6"/>
     <w:rsid w:val="00A10696"/>
     <w:rsid w:val="00A1311B"/>
+    <w:rsid w:val="00A26667"/>
     <w:rsid w:val="00A26C74"/>
     <w:rsid w:val="00A315DA"/>
     <w:rsid w:val="00A41FDB"/>
     <w:rsid w:val="00A47D11"/>
     <w:rsid w:val="00A54991"/>
     <w:rsid w:val="00A6404A"/>
     <w:rsid w:val="00A70EED"/>
     <w:rsid w:val="00A70FFA"/>
     <w:rsid w:val="00A77E60"/>
     <w:rsid w:val="00A80082"/>
     <w:rsid w:val="00A92FA1"/>
     <w:rsid w:val="00A93129"/>
     <w:rsid w:val="00A95DCC"/>
     <w:rsid w:val="00AA1D05"/>
     <w:rsid w:val="00AA332A"/>
     <w:rsid w:val="00AB6F64"/>
     <w:rsid w:val="00AC3A2C"/>
     <w:rsid w:val="00AC71D5"/>
     <w:rsid w:val="00AF6A5B"/>
     <w:rsid w:val="00B05CE8"/>
     <w:rsid w:val="00B23212"/>
     <w:rsid w:val="00B36FFA"/>
     <w:rsid w:val="00B40EFD"/>
     <w:rsid w:val="00B42180"/>
     <w:rsid w:val="00B47693"/>
@@ -6438,95 +9127,96 @@
     <w:rsid w:val="00E059E5"/>
     <w:rsid w:val="00E10069"/>
     <w:rsid w:val="00E24F13"/>
     <w:rsid w:val="00E314D7"/>
     <w:rsid w:val="00E32213"/>
     <w:rsid w:val="00E444D1"/>
     <w:rsid w:val="00E5066E"/>
     <w:rsid w:val="00E51211"/>
     <w:rsid w:val="00E616EB"/>
     <w:rsid w:val="00E67099"/>
     <w:rsid w:val="00E775B2"/>
     <w:rsid w:val="00E84CE7"/>
     <w:rsid w:val="00E8668A"/>
     <w:rsid w:val="00E86D83"/>
     <w:rsid w:val="00E901D5"/>
     <w:rsid w:val="00E9313A"/>
     <w:rsid w:val="00E931E9"/>
     <w:rsid w:val="00E956D0"/>
     <w:rsid w:val="00EA62AA"/>
     <w:rsid w:val="00EB6B57"/>
     <w:rsid w:val="00EC07AB"/>
     <w:rsid w:val="00EC7FF1"/>
     <w:rsid w:val="00ED3D5B"/>
     <w:rsid w:val="00ED6BB8"/>
     <w:rsid w:val="00ED6F8E"/>
+    <w:rsid w:val="00ED7F75"/>
     <w:rsid w:val="00EE6C59"/>
     <w:rsid w:val="00F13E6D"/>
     <w:rsid w:val="00F1506D"/>
     <w:rsid w:val="00F1739D"/>
     <w:rsid w:val="00F17608"/>
     <w:rsid w:val="00F35461"/>
     <w:rsid w:val="00F417FA"/>
     <w:rsid w:val="00F5337A"/>
     <w:rsid w:val="00F556D0"/>
     <w:rsid w:val="00F77F47"/>
     <w:rsid w:val="00F92835"/>
     <w:rsid w:val="00F97D60"/>
     <w:rsid w:val="00FA1EF5"/>
     <w:rsid w:val="00FB479B"/>
     <w:rsid w:val="00FB735C"/>
     <w:rsid w:val="00FD1C1C"/>
     <w:rsid w:val="00FD6C4D"/>
     <w:rsid w:val="00FD713B"/>
     <w:rsid w:val="00FE5EB0"/>
     <w:rsid w:val="00FE5FB1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5989EE5B"/>
+  <w14:docId w14:val="73BDFD09"/>
   <w15:docId w15:val="{DA0C776D-6A20-4691-80EE-5B7981872AA3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7125,51 +9815,51 @@
                 </w:div>
                 <w:div w:id="2027974465">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="60"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.JPG"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема на Office">
   <a:themeElements>
     <a:clrScheme name="Оffice">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -7436,85 +10126,85 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A31E56EF-2BBB-4CFC-83DE-3DD1743C641D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA436B2D-5C48-472C-900D-208BE382DF71}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>4</Words>
-  <Characters>26</Characters>
+  <Words>0</Words>
+  <Characters>2</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>GRAO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29</CharactersWithSpaces>
+  <CharactersWithSpaces>2</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>GRAO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>