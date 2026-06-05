--- v0 (2025-12-04)
+++ v1 (2026-06-05)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00C23D3B" w:rsidRPr="00186842" w:rsidRDefault="00C23D3B" w:rsidP="00C23D3B">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Вх</w:t>
       </w:r>
       <w:r w:rsidRPr="00186842">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>. №………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00186842" w:rsidRPr="00186842" w:rsidRDefault="00186842" w:rsidP="00C23D3B">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -70,65 +70,63 @@
     <w:p w:rsidR="00C23D3B" w:rsidRPr="00186842" w:rsidRDefault="00186842" w:rsidP="00C23D3B">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186842">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ДИРЕКТОРА НА</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C23D3B" w:rsidRPr="00667F0F" w:rsidRDefault="00C23D3B" w:rsidP="00C23D3B">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186842">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>РЗИ-ПЛОВДИВ</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="0083527C" w:rsidRPr="00667F0F" w:rsidRDefault="0083527C" w:rsidP="00DD6D33">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009C25E3" w:rsidRPr="00667F0F" w:rsidRDefault="00327AEB" w:rsidP="00EA4C4F">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>З</w:t>
       </w:r>
       <w:r w:rsidR="00631FE0" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
@@ -214,145 +212,145 @@
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>И</w:t>
       </w:r>
       <w:r w:rsidR="00631FE0" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FE2684" w:rsidRPr="00667F0F" w:rsidRDefault="00FE2684" w:rsidP="00EA4C4F">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00327AEB" w:rsidRPr="00667F0F" w:rsidRDefault="00327AEB" w:rsidP="00BB2C0F">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>от...........................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="005C6796" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidR="00DD6D33" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>............</w:t>
       </w:r>
       <w:r w:rsidR="003B7FCE" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...................</w:t>
       </w:r>
       <w:r w:rsidR="00E473C3" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.........</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB2C0F" w:rsidRPr="00667F0F" w:rsidRDefault="00BB2C0F" w:rsidP="00BB2C0F">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DA5576" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>име, презиме, фамилия</w:t>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00327AEB" w:rsidRPr="00667F0F" w:rsidRDefault="00BB1A7F" w:rsidP="007B4ED3">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>адрес</w:t>
       </w:r>
       <w:r w:rsidR="00327AEB" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>: гр./с. .........................</w:t>
       </w:r>
       <w:r w:rsidR="00E473C3" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..............</w:t>
       </w:r>
       <w:r w:rsidR="00327AEB" w:rsidRPr="00667F0F">
@@ -474,51 +472,51 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.......</w:t>
       </w:r>
       <w:r w:rsidR="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>......</w:t>
       </w:r>
       <w:r w:rsidR="00B75060" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidR="00212EDA" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00327AEB" w:rsidRPr="00667F0F" w:rsidRDefault="00BB1A7F" w:rsidP="007B4ED3">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ул. (ж.к.)</w:t>
       </w:r>
       <w:r w:rsidR="00327AEB" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> .................................................</w:t>
       </w:r>
       <w:r w:rsidR="005C6796" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00327AEB" w:rsidRPr="00667F0F">
@@ -664,51 +662,51 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00E473C3" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>......</w:t>
       </w:r>
       <w:r w:rsidR="00B75060" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...............</w:t>
       </w:r>
       <w:r w:rsidR="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..........................</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00327AEB" w:rsidRPr="00667F0F" w:rsidRDefault="00327AEB" w:rsidP="00B02F9E">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>в качеството си на ............................</w:t>
       </w:r>
       <w:r w:rsidR="005C6796" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DD6D33" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidR="0029488D" w:rsidRPr="00667F0F">
         <w:rPr>
@@ -727,87 +725,87 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.....................................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.....................</w:t>
       </w:r>
       <w:r w:rsidR="00C23D3B" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..................</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00667F0F" w:rsidRPr="00667F0F" w:rsidRDefault="00327AEB" w:rsidP="00C23D3B">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00AF3248" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">физическо лице, упражняващо дейност, </w:t>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">собственик, управител, изпълнителен директор, представител по </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00327AEB" w:rsidRPr="00667F0F" w:rsidRDefault="00327AEB" w:rsidP="00C23D3B">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>пълномощие</w:t>
       </w:r>
       <w:r w:rsidR="00667F0F" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
@@ -815,51 +813,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00667F0F" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>№ и дата на нотариално заверено пълномощно)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C94765" w:rsidRPr="00186842" w:rsidRDefault="00186842" w:rsidP="00186842">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>на</w:t>
       </w:r>
       <w:r w:rsidR="00327AEB" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.......................................</w:t>
       </w:r>
       <w:r w:rsidR="00DD6D33" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
@@ -932,51 +930,51 @@
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidR="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>(наименование на юридическото лице/търговеца)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E81880" w:rsidRPr="00667F0F" w:rsidRDefault="00BB1A7F" w:rsidP="00C23D3B">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>с ЕИК ……………</w:t>
       </w:r>
       <w:r w:rsidR="00E473C3" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.............</w:t>
       </w:r>
       <w:r w:rsidR="00E81880" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...................</w:t>
       </w:r>
       <w:r w:rsidR="00E473C3" w:rsidRPr="00667F0F">
@@ -1008,51 +1006,51 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.............</w:t>
       </w:r>
       <w:r w:rsidR="00E81880" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...............</w:t>
       </w:r>
       <w:r w:rsidR="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>....................</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00327AEB" w:rsidRPr="00667F0F" w:rsidRDefault="00327AEB" w:rsidP="007B4ED3">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>адрес на управление: гр./с. ..........</w:t>
       </w:r>
       <w:r w:rsidR="00E473C3" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidR="00DD6D33" w:rsidRPr="00667F0F">
@@ -1120,51 +1118,51 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>област</w:t>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidR="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...........</w:t>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C23D3B" w:rsidRPr="00667F0F" w:rsidRDefault="00C23D3B" w:rsidP="00BB1A7F">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ул</w:t>
       </w:r>
       <w:r w:rsidR="001118B9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.(</w:t>
       </w:r>
       <w:r w:rsidR="00BB1A7F" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ж.к</w:t>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
@@ -1208,51 +1206,51 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>бл. ......... вх..</w:t>
       </w:r>
       <w:r w:rsidR="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>... ап.</w:t>
       </w:r>
       <w:r w:rsidR="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>......</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008D249B" w:rsidRPr="00667F0F" w:rsidRDefault="00327AEB" w:rsidP="00BB1A7F">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>тел</w:t>
       </w:r>
       <w:r w:rsidR="00BB1A7F" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.........</w:t>
       </w:r>
       <w:r w:rsidR="00C23D3B" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BB1A7F" w:rsidRPr="00667F0F">
@@ -1263,109 +1261,114 @@
       </w:r>
       <w:r w:rsidR="00C23D3B" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.......................</w:t>
       </w:r>
       <w:r w:rsidR="00BB1A7F" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
       <w:r w:rsidR="000F39EE" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="003C20B7" w:rsidRPr="00186842">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>електронна поща</w:t>
       </w:r>
-      <w:r w:rsidR="003C20B7" w:rsidRPr="00667F0F">
+      <w:r w:rsidR="003C20B7" w:rsidRPr="00EF2F54">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ......</w:t>
       </w:r>
       <w:r w:rsidR="00E473C3" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...............</w:t>
       </w:r>
       <w:r w:rsidR="00C23D3B" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..................................................</w:t>
       </w:r>
       <w:r w:rsidR="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>......................</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00372260" w:rsidRPr="00186842" w:rsidRDefault="00372260" w:rsidP="007F5DE3">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001118B9" w:rsidRPr="001118B9" w:rsidRDefault="001118B9" w:rsidP="001118B9">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w:rsidR="001118B9" w:rsidRPr="00EF2F54" w:rsidRDefault="001118B9" w:rsidP="001118B9">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF2F54">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>УВАЖАЕМА ГОСПОЖО/ГОСПОДИН ДИРЕКТОР,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E90A50" w:rsidRPr="00667F0F" w:rsidRDefault="00E90A50" w:rsidP="00DA631C">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00327AEB" w:rsidRPr="00667F0F" w:rsidRDefault="007D2539" w:rsidP="00E90A50">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Заявявам желанието си </w:t>
       </w:r>
       <w:r w:rsidR="001B40AD" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">да ми </w:t>
       </w:r>
       <w:r w:rsidR="00C814CE" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>бъде издадено становище</w:t>
       </w:r>
       <w:r w:rsidR="001B40AD" w:rsidRPr="00667F0F">
@@ -1385,61 +1388,61 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C32003" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Закона за защита от шума в околната среда (</w:t>
       </w:r>
       <w:r w:rsidR="00A26B9F" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ЗЗШОС</w:t>
       </w:r>
       <w:r w:rsidR="00C32003" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007D2539" w:rsidRPr="00667F0F" w:rsidRDefault="007D2539" w:rsidP="00E90A50">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AF3248" w:rsidRPr="00667F0F" w:rsidRDefault="007D2539" w:rsidP="00C23D3B">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">За </w:t>
       </w:r>
       <w:r w:rsidR="00C67A6A" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">следния </w:t>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>обект........................................................</w:t>
       </w:r>
       <w:r w:rsidR="00E473C3" w:rsidRPr="00667F0F">
@@ -1453,91 +1456,91 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..............................................................</w:t>
       </w:r>
       <w:r w:rsidR="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>......</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007D2539" w:rsidRPr="00667F0F" w:rsidRDefault="007D2539" w:rsidP="00C23D3B">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00C23D3B" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidR="00C23D3B" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00327AEB" w:rsidRPr="00667F0F" w:rsidRDefault="00327AEB" w:rsidP="00B02F9E">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E35F95" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">наименование, </w:t>
@@ -1549,51 +1552,51 @@
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>вид на обекта</w:t>
       </w:r>
       <w:r w:rsidR="00C814CE" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>, дейности, които се извършват в него</w:t>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00327AEB" w:rsidRPr="00667F0F" w:rsidRDefault="00327AEB" w:rsidP="00C23D3B">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>с адрес: гр./с. ...............................</w:t>
       </w:r>
       <w:r w:rsidR="00E473C3" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..........................</w:t>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005C6796" w:rsidRPr="00667F0F">
@@ -1715,51 +1718,51 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidR="00C23D3B" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidR="00E473C3" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidR="00212EDA" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C23D3B" w:rsidRPr="00667F0F" w:rsidRDefault="008D358C" w:rsidP="00DA631C">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ул. (ж.к.)</w:t>
       </w:r>
       <w:r w:rsidR="00327AEB" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.........................................</w:t>
       </w:r>
       <w:r w:rsidR="005C6796" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00327AEB" w:rsidRPr="00667F0F">
         <w:rPr>
@@ -1850,327 +1853,327 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidR="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ап..</w:t>
       </w:r>
       <w:r w:rsidR="00327AEB" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidR="00C23D3B" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C23D3B" w:rsidRPr="00667F0F" w:rsidRDefault="00C23D3B" w:rsidP="00DA631C">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008D249B" w:rsidRPr="00667F0F" w:rsidRDefault="00327AEB" w:rsidP="00DA631C">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>тел................................</w:t>
       </w:r>
       <w:r w:rsidR="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.......................</w:t>
       </w:r>
       <w:r w:rsidR="00E473C3" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.., електронна поща..........</w:t>
       </w:r>
       <w:r w:rsidR="00C23D3B" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>……………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C23D3B" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>….........</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007D2539" w:rsidRPr="00667F0F" w:rsidRDefault="007D2539" w:rsidP="00DA631C">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007D2539" w:rsidRPr="00667F0F" w:rsidRDefault="00C23D3B" w:rsidP="00DA631C">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Работно време на обекта</w:t>
       </w:r>
       <w:r w:rsidR="007D2539" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r w:rsidR="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E30C9" w:rsidRPr="00667F0F" w:rsidRDefault="009E30C9" w:rsidP="00DA631C">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w:rsidR="009E30C9" w:rsidRPr="00EF2F54" w:rsidRDefault="009E30C9" w:rsidP="00DA631C">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FF5E8E" w:rsidRPr="00667F0F" w:rsidRDefault="008D249B" w:rsidP="00FF5E8E">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00667F0F">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00EF2F54">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B7437F" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">За целта </w:t>
       </w:r>
       <w:r w:rsidR="00AC7244" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">прилагам </w:t>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>следните документи</w:t>
       </w:r>
-      <w:r w:rsidRPr="00667F0F">
+      <w:r w:rsidRPr="00EF2F54">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00190815" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C23D3B" w:rsidRPr="00667F0F" w:rsidRDefault="00C23D3B" w:rsidP="00FF5E8E">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w:rsidR="00C23D3B" w:rsidRPr="00EF2F54" w:rsidRDefault="00C23D3B" w:rsidP="00FF5E8E">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="4"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="324"/>
       </w:tblGrid>
       <w:tr w:rsidR="004537CB" w:rsidRPr="00667F0F" w:rsidTr="004537CB">
         <w:trPr>
           <w:trHeight w:val="108"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004537CB" w:rsidRPr="00667F0F" w:rsidRDefault="004537CB" w:rsidP="004537CB">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="2"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00190815" w:rsidRPr="00667F0F" w:rsidRDefault="00EA4C4F" w:rsidP="00EA4C4F">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w:rsidR="00190815" w:rsidRPr="00EF2F54" w:rsidRDefault="00EA4C4F" w:rsidP="00EA4C4F">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00190815" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Декларация, че за обекта са изпълнени изискванията на Закона за устройство на територията – при промяна на предназначението на помещението</w:t>
       </w:r>
       <w:r w:rsidR="0021357D" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0021357D" w:rsidRPr="00186842" w:rsidRDefault="0021357D" w:rsidP="0021357D">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:pStyle w:val="2"/>
         <w:ind w:left="851" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-53"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="324"/>
       </w:tblGrid>
       <w:tr w:rsidR="004537CB" w:rsidRPr="00667F0F" w:rsidTr="004537CB">
         <w:trPr>
           <w:trHeight w:val="108"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004537CB" w:rsidRPr="00667F0F" w:rsidRDefault="004537CB" w:rsidP="004537CB">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="2"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00FF5E8E" w:rsidRPr="00667F0F" w:rsidRDefault="00EA4C4F" w:rsidP="00EA4C4F">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="00FF5E8E" w:rsidRPr="00667F0F">
         <w:t>Копие от документ, удостоверява</w:t>
       </w:r>
       <w:r w:rsidR="00043841" w:rsidRPr="00667F0F">
         <w:t>щ въвеждането на строежа в експлоатация съгласно Закона за устройство на територията.</w:t>
       </w:r>
     </w:p>
@@ -2185,51 +2188,51 @@
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-35"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="324"/>
       </w:tblGrid>
       <w:tr w:rsidR="004537CB" w:rsidRPr="00667F0F" w:rsidTr="004537CB">
         <w:trPr>
           <w:trHeight w:val="108"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004537CB" w:rsidRPr="00667F0F" w:rsidRDefault="004537CB" w:rsidP="004537CB">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="2"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="004537CB" w:rsidRPr="00667F0F" w:rsidRDefault="00EA4C4F" w:rsidP="00EA4C4F">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="007B2F50" w:rsidRPr="00667F0F">
         <w:t>Копие от документ, удостоверяващ правото за ползване на обекта.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001437D0" w:rsidRPr="00667F0F" w:rsidRDefault="001437D0" w:rsidP="001437D0">
       <w:pPr>
         <w:ind w:left="567"/>
@@ -2241,51 +2244,51 @@
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-26"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="324"/>
       </w:tblGrid>
       <w:tr w:rsidR="004537CB" w:rsidRPr="00667F0F" w:rsidTr="004537CB">
         <w:trPr>
           <w:trHeight w:val="108"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004537CB" w:rsidRPr="00667F0F" w:rsidRDefault="004537CB" w:rsidP="004537CB">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="2"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="007B2F50" w:rsidRPr="00667F0F" w:rsidRDefault="00EA4C4F" w:rsidP="00EA4C4F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00C814CE" w:rsidRPr="00667F0F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00242D36" w:rsidRPr="00667F0F">
         <w:t xml:space="preserve"> </w:t>
@@ -2314,108 +2317,117 @@
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="29"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="324"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E473C3" w:rsidRPr="00667F0F" w:rsidTr="00E473C3">
         <w:trPr>
           <w:trHeight w:val="108"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E473C3" w:rsidRPr="00667F0F" w:rsidRDefault="00E473C3" w:rsidP="00E473C3">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent2"/>
+              <w:pStyle w:val="2"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00190815" w:rsidRPr="00667F0F" w:rsidRDefault="00EA4C4F" w:rsidP="00EA4C4F">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r w:rsidR="007B2F50" w:rsidRPr="00667F0F">
         <w:t>Документ за платена държавна такса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CF6F36" w:rsidRPr="00667F0F" w:rsidRDefault="00CF6F36" w:rsidP="00CF6F36">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ab"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007D2539" w:rsidRPr="00667F0F" w:rsidRDefault="007D2539" w:rsidP="007D2539">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:t>□ на каса</w:t>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CF6F36" w:rsidRPr="00667F0F">
         <w:tab/>
         <w:t>□ ПОС терминал</w:t>
       </w:r>
       <w:r w:rsidR="00CF6F36" w:rsidRPr="00667F0F">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CF6F36" w:rsidRPr="00667F0F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:t>□ банков път</w:t>
       </w:r>
+      <w:r w:rsidR="00EF2F54">
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2F54" w:rsidRPr="00667F0F">
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2F54">
+        <w:t xml:space="preserve"> по електронен път</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00B7437F" w:rsidRDefault="00B7437F" w:rsidP="00B7437F">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">(*) Измерването се извършва от независими лаборатории, които са акредитирани от Изпълнителна агенция </w:t>
       </w:r>
       <w:r w:rsidR="00B853F9">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
@@ -2473,618 +2485,878 @@
           <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>и изискванията, определени в съответния стандарт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A00853" w:rsidRDefault="00A00853" w:rsidP="00B7437F">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001D7EE4" w:rsidRPr="00BC0B06" w:rsidRDefault="001D7EE4" w:rsidP="001D7EE4">
-[...385 lines deleted...]
-    <w:p w:rsidR="00CF6F36" w:rsidRPr="00667F0F" w:rsidRDefault="00CF6F36" w:rsidP="007D2539">
+    <w:p w:rsidR="004D4395" w:rsidRPr="00667F0F" w:rsidRDefault="00B7437F" w:rsidP="007D2539">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="007D2539" w:rsidRPr="00667F0F" w:rsidRDefault="007D2539" w:rsidP="007D2539">
+      <w:r w:rsidRPr="00667F0F">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Заявявам, че ж</w:t>
+      </w:r>
+      <w:r w:rsidR="007D2539" w:rsidRPr="00667F0F">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">елая да получа издадения </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>индивидуален административен акт:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D4395" w:rsidRPr="00667F0F" w:rsidRDefault="004D4395" w:rsidP="007D2539">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="007D2539" w:rsidRPr="00667F0F" w:rsidRDefault="007D2539" w:rsidP="007D1DB7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00667F0F">
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r w:rsidR="007D1DB7" w:rsidRPr="00667F0F">
+        <w:t>в център за административно обслужване</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:r w:rsidR="007D1DB7" w:rsidRPr="00667F0F">
+        <w:t>РЗИ</w:t>
+      </w:r>
+      <w:r w:rsidR="00186842">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D1DB7" w:rsidRPr="00667F0F">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00186842">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D1DB7" w:rsidRPr="00667F0F">
+        <w:t xml:space="preserve">Пловдив – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:t>лично или чрез упълномощено от мен лице;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF2F54" w:rsidRPr="00EE51A8" w:rsidRDefault="004D4395" w:rsidP="00EF2F54">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00667F0F">
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2684" w:rsidRPr="00667F0F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2F54" w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EF2F54" w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>електронен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EF2F54" w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> адрес </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EF2F54" w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>съгласно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EF2F54" w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EF2F54" w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>електронното</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EF2F54" w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> управление;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF2F54" w:rsidRPr="00EE51A8" w:rsidRDefault="00EF2F54" w:rsidP="00EF2F54">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>профил</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>регистриран</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Информационната</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00EE51A8">
+          <w:rPr>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t xml:space="preserve">система за </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00EE51A8">
+          <w:rPr>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>сигурно</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00EE51A8">
+          <w:rPr>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00EE51A8">
+          <w:rPr>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>електронно</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00EE51A8">
+          <w:rPr>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00EE51A8">
+          <w:rPr>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>връчване</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>като</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>модул</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00EE51A8">
+          <w:rPr>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Портала на </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00EE51A8">
+          <w:rPr>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>електронното</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00EE51A8">
+          <w:rPr>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> управление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>смисъла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на Закона за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>електронното</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> управление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>…………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00667F0F" w:rsidRDefault="00FE2684" w:rsidP="00667F0F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:ind w:firstLine="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00667F0F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004D4395" w:rsidRPr="00667F0F">
+        <w:t>чрез лицензиран пощенски оператор на адрес:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:t>.................</w:t>
+      </w:r>
+      <w:r w:rsidR="004D4395" w:rsidRPr="00667F0F">
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4C4F" w:rsidRPr="00667F0F">
+        <w:t>..........</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00667F0F">
+        <w:t>.............................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D4395" w:rsidRPr="00667F0F" w:rsidRDefault="004D4395" w:rsidP="00667F0F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00667F0F">
+        <w:t>като декларирам, че пощенските разходи са за моя сметка, платими при получаването му за вътрешна пратка, а за международна пратка – след предплащане на цената за пощенските услуги към РЗИ</w:t>
+      </w:r>
+      <w:r w:rsidR="00186842">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B75060" w:rsidRPr="00667F0F">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00186842">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B75060" w:rsidRPr="00667F0F">
+        <w:t>Пловдив,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:t xml:space="preserve"> както и че съм съгласен документите да бъдат пренасяни за служебни цели. В тези случаи индивидуалният административен акт да бъде изпратен:</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="007D2539" w:rsidRPr="00667F0F" w:rsidRDefault="007D2539" w:rsidP="007D2539">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
-        <w:t>Дата ........................................ г.</w:t>
-      </w:r>
+        <w:t>□ като вътрешна препоръчана пощенска пратка (разходите за изпращане са за сметка на заявителя на услугата и се заплащат при доставката);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007D1DB7" w:rsidRPr="00667F0F" w:rsidRDefault="007D2539" w:rsidP="00A93468">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00667F0F">
+        <w:t>□ като вътрешна куриерска пратка</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93468">
+        <w:t xml:space="preserve"> чре</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:t>з………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2684" w:rsidRPr="00667F0F">
+        <w:t>..............................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93468">
+        <w:t>.........................</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1DB7" w:rsidRPr="00667F0F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007D2539" w:rsidRPr="00667F0F" w:rsidRDefault="00746C4E" w:rsidP="007D1DB7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00667F0F">
-[...15 lines deleted...]
-    <w:p w:rsidR="000D034C" w:rsidRPr="00667F0F" w:rsidRDefault="000D034C" w:rsidP="007D2539">
+      <w:r w:rsidR="007D2539" w:rsidRPr="00667F0F">
+        <w:t xml:space="preserve">(разходите за изпращане са за сметка на заявителя на услугата и се заплащат при доставката); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E14845" w:rsidRPr="00667F0F" w:rsidRDefault="00E14845" w:rsidP="007D2539">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007D2539" w:rsidRPr="00667F0F" w:rsidRDefault="007D2539" w:rsidP="007D2539">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
-        <w:t>Гр. …………………</w:t>
-[...30 lines deleted...]
-      </w:r>
+        <w:t>□ като международна препоръчана пощенска пратка (разходите за изпращане са за сметка на заявителя на услугата и се заплащат при заявяване на услугата) на адрес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D4395" w:rsidRPr="00667F0F" w:rsidRDefault="007D1DB7" w:rsidP="007D1DB7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00667F0F">
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="007D2539" w:rsidRPr="00667F0F">
+        <w:t>…………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2684" w:rsidRPr="00667F0F">
+        <w:t>.....................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="007D2539" w:rsidRPr="00667F0F">
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:t>...................</w:t>
+      </w:r>
+      <w:r w:rsidR="007D2539" w:rsidRPr="00667F0F">
+        <w:t>……………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007D2539" w:rsidRPr="00667F0F" w:rsidRDefault="007D2539" w:rsidP="00862167">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00667F0F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(точен адрес за получаване на документа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007D2539" w:rsidRPr="00667F0F" w:rsidRDefault="007D2539" w:rsidP="007F5DE3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="007D2539" w:rsidRPr="00667F0F" w:rsidRDefault="007D2539" w:rsidP="007D2539">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="007D2539" w:rsidRPr="00667F0F" w:rsidRDefault="007D2539" w:rsidP="007D2539">
+      <w:r w:rsidRPr="00667F0F">
+        <w:t xml:space="preserve">Забележка: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E14845" w:rsidRPr="00667F0F" w:rsidRDefault="007D2539" w:rsidP="007F5DE3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00CF6F36" w:rsidRPr="00667F0F" w:rsidRDefault="00CF6F36" w:rsidP="007D2539">
+      <w:r w:rsidRPr="00667F0F">
+        <w:t>Вярното се отбелязва с Х.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00372260" w:rsidRPr="00667F0F" w:rsidRDefault="00372260" w:rsidP="007F5DE3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001D7EE4" w:rsidRDefault="001D7EE4">
-[...4 lines deleted...]
-    <w:p w:rsidR="007D1DB7" w:rsidRPr="00667F0F" w:rsidRDefault="007D1DB7" w:rsidP="007D2539">
+    <w:p w:rsidR="00372260" w:rsidRPr="00667F0F" w:rsidRDefault="00372260" w:rsidP="007F5DE3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D1DB7" w:rsidRPr="00667F0F" w:rsidRDefault="007D1DB7" w:rsidP="007D2539">
+    <w:p w:rsidR="00CF6F36" w:rsidRPr="00667F0F" w:rsidRDefault="00CF6F36" w:rsidP="007D2539">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B80828" w:rsidRPr="00667F0F" w:rsidRDefault="00B80828" w:rsidP="007D2539">
+    <w:p w:rsidR="007D2539" w:rsidRPr="00667F0F" w:rsidRDefault="007D2539" w:rsidP="007D2539">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="007D2539" w:rsidRPr="00667F0F" w:rsidRDefault="007D2539" w:rsidP="007D2539">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00667F0F">
+        <w:t>Дата ........................................ г.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EA4C4F" w:rsidRPr="00667F0F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EA4C4F" w:rsidRPr="00667F0F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EA4C4F" w:rsidRPr="00667F0F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:t xml:space="preserve">Заявител:……….................................... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D034C" w:rsidRPr="00667F0F" w:rsidRDefault="000D034C" w:rsidP="007D2539">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007D2539" w:rsidRPr="00667F0F" w:rsidRDefault="007D2539" w:rsidP="007D2539">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00667F0F">
+        <w:t>Гр. …………………</w:t>
+      </w:r>
+      <w:r w:rsidR="000D034C" w:rsidRPr="00667F0F">
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:t>………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EA4C4F" w:rsidRPr="00667F0F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B75060" w:rsidRPr="00667F0F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:t>(подпис)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007D2539" w:rsidRPr="00667F0F" w:rsidRDefault="007D2539" w:rsidP="007D2539">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007D2539" w:rsidRPr="00667F0F" w:rsidRDefault="007D2539" w:rsidP="007D2539">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CF6F36" w:rsidRPr="00667F0F" w:rsidRDefault="00CF6F36" w:rsidP="007D2539">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007D1DB7" w:rsidRDefault="007D1DB7" w:rsidP="007D2539">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EF2F54" w:rsidRDefault="00EF2F54" w:rsidP="007D2539">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EF2F54" w:rsidRDefault="00EF2F54" w:rsidP="007D2539">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EF2F54" w:rsidRDefault="00EF2F54" w:rsidP="007D2539">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EF2F54" w:rsidRDefault="00EF2F54" w:rsidP="007D2539">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EF2F54" w:rsidRPr="00667F0F" w:rsidRDefault="00EF2F54" w:rsidP="007D2539">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="007D1DB7" w:rsidRPr="00667F0F" w:rsidRDefault="007D1DB7" w:rsidP="007D2539">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B80828" w:rsidRPr="00667F0F" w:rsidRDefault="00B80828" w:rsidP="007D2539">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="00B80828" w:rsidRPr="00667F0F" w:rsidRDefault="00B80828" w:rsidP="00B80828">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ДЕКЛАРАЦИЯ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B80828" w:rsidRPr="00667F0F" w:rsidRDefault="00B80828" w:rsidP="00B80828">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AD77E1" w:rsidRPr="00667F0F" w:rsidRDefault="00B80828" w:rsidP="00B80828">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:t>от........................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B80828" w:rsidRPr="00667F0F" w:rsidRDefault="00B80828" w:rsidP="00B80828">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
@@ -3380,70 +3652,70 @@
         </w:rPr>
         <w:t>..............................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="007826F2" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidR="00B80828" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B80828" w:rsidRPr="00E67ED9" w:rsidRDefault="00B80828" w:rsidP="00B80828">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67ED9">
+      <w:r w:rsidRPr="00EF2F54">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00E67ED9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>наименование на обекта</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67ED9">
+      <w:r w:rsidRPr="00EF2F54">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B80828" w:rsidRPr="00667F0F" w:rsidRDefault="00B80828" w:rsidP="00B80828">
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B80828" w:rsidRPr="00667F0F" w:rsidRDefault="00B80828" w:rsidP="00B80828">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">с адрес </w:t>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:t>гр./с. .........................................</w:t>
       </w:r>
@@ -3506,136 +3778,136 @@
       <w:r w:rsidR="00E67ED9">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007826F2" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">.. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B80828" w:rsidRPr="00667F0F" w:rsidRDefault="00B80828" w:rsidP="00B80828">
+    <w:p w:rsidR="00B80828" w:rsidRPr="00EF2F54" w:rsidRDefault="00B80828" w:rsidP="00B80828">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="4"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="324"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B80828" w:rsidRPr="00667F0F" w:rsidTr="00B80828">
         <w:trPr>
           <w:trHeight w:val="108"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00B80828" w:rsidRPr="00667F0F" w:rsidRDefault="00B80828">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B80828" w:rsidRPr="00667F0F" w:rsidRDefault="00E67ED9" w:rsidP="00B80828">
+    <w:p w:rsidR="00B80828" w:rsidRPr="00EF2F54" w:rsidRDefault="00E67ED9" w:rsidP="00B80828">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1211"/>
           <w:tab w:val="num" w:pos="927"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r w:rsidR="00B80828" w:rsidRPr="00667F0F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>а изпълнени изискванията на Закона за устройство на територията – при промяна на предназначението на помещението</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B80828" w:rsidRPr="00667F0F" w:rsidRDefault="00B80828" w:rsidP="00B80828">
+    <w:p w:rsidR="00B80828" w:rsidRPr="00EF2F54" w:rsidRDefault="00B80828" w:rsidP="00B80828">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-53"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="324"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B80828" w:rsidRPr="00667F0F" w:rsidTr="00B80828">
         <w:trPr>
           <w:trHeight w:val="108"/>
         </w:trPr>
         <w:tc>
@@ -3975,123 +4247,140 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00667F0F">
         <w:t>………………………...........................</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B80828" w:rsidRPr="00667F0F" w:rsidRDefault="00B80828" w:rsidP="00B80828"/>
-    <w:p w:rsidR="00B80828" w:rsidRPr="00667F0F" w:rsidRDefault="00B80828" w:rsidP="001D7EE4">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00E67ED9">
+    <w:p w:rsidR="00B80828" w:rsidRPr="00E67ED9" w:rsidRDefault="00B80828" w:rsidP="00B80828">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">           </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E67ED9">
+      </w:pPr>
+      <w:r w:rsidRPr="00667F0F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00667F0F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E67ED9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">             </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E67ED9">
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67ED9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67ED9">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (Име, фамилия и подпис)</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00B80828" w:rsidRPr="00667F0F" w:rsidRDefault="00B80828" w:rsidP="00B80828"/>
+    <w:p w:rsidR="00B80828" w:rsidRPr="00667F0F" w:rsidRDefault="00B80828" w:rsidP="007D2539">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B80828" w:rsidRPr="00667F0F" w:rsidSect="00186842">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="567" w:bottom="142" w:left="851" w:header="403" w:footer="403" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D0347E" w:rsidRDefault="00D0347E">
+    <w:p w:rsidR="00621601" w:rsidRDefault="00621601">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D0347E" w:rsidRDefault="00D0347E">
+    <w:p w:rsidR="00621601" w:rsidRDefault="00621601">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4140,150 +4429,150 @@
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="000E31D4" w:rsidRPr="00F416F7" w:rsidRDefault="000E31D4" w:rsidP="000E31D4">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="a8"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="000E31D4" w:rsidRDefault="000E31D4">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="0021357D" w:rsidRDefault="0021357D" w:rsidP="000E6D54">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="a8"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D0347E" w:rsidRDefault="00D0347E">
+    <w:p w:rsidR="00621601" w:rsidRDefault="00621601">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D0347E" w:rsidRDefault="00D0347E">
+    <w:p w:rsidR="00621601" w:rsidRDefault="00621601">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00327AEB" w:rsidRDefault="00327AEB">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="a6"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00186842" w:rsidRPr="00186842" w:rsidRDefault="00186842" w:rsidP="00186842">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="a6"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00186842">
       <w:rPr>
         <w:b/>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">РЗИ </w:t>
     </w:r>
     <w:r w:rsidR="001118B9">
       <w:rPr>
         <w:b/>
         <w:i/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidRPr="00186842">
       <w:rPr>
         <w:b/>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve"> Пловдив АУ 3047</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04973BB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70FA9DC4"/>
     <w:lvl w:ilvl="0" w:tplc="9B52309C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1070" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1299" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4374,351 +4663,70 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05280824"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F5404EC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="732"/>
         </w:tabs>
         <w:ind w:left="732" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BDA6CB0"/>
-[...279 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199233C0"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8CE0D558"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E7777C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB0ED498"/>
     <w:lvl w:ilvl="0" w:tplc="4CE67F42">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1931" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
@@ -4763,632 +4771,335 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5531" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6971" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25D17CC8"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8FDA3C30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36D424AC"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="63FC3C88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1494"/>
         </w:tabs>
         <w:ind w:left="567" w:firstLine="567"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38916504"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3E547B58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E8C1D95"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0C09000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FEB41CC"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DA7667A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="524B55CE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BD366426"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="927"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BCE3251"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="236079EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1211"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C0D1D2F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0C09000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DF77929"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="236079EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1211"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="757D1283"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="71B246F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="927"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...278 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="77"/>
+  <w:zoom w:percent="140"/>
   <w:embedSystemFonts/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00615F04"/>
     <w:rsid w:val="0002084C"/>
     <w:rsid w:val="00025F47"/>
     <w:rsid w:val="0004019C"/>
     <w:rsid w:val="00043841"/>
     <w:rsid w:val="00045E9B"/>
     <w:rsid w:val="000712D9"/>
     <w:rsid w:val="000D034C"/>
     <w:rsid w:val="000E31D4"/>
     <w:rsid w:val="000E559C"/>
     <w:rsid w:val="000E6D54"/>
     <w:rsid w:val="000F39EE"/>
     <w:rsid w:val="001118B9"/>
     <w:rsid w:val="00112F65"/>
     <w:rsid w:val="001437D0"/>
     <w:rsid w:val="00181837"/>
     <w:rsid w:val="00186842"/>
     <w:rsid w:val="00190815"/>
     <w:rsid w:val="001B40AD"/>
     <w:rsid w:val="001C7AB8"/>
     <w:rsid w:val="001D5CFF"/>
-    <w:rsid w:val="001D7EE4"/>
     <w:rsid w:val="001E5753"/>
     <w:rsid w:val="001F42A7"/>
     <w:rsid w:val="002019DB"/>
     <w:rsid w:val="00201F8D"/>
     <w:rsid w:val="00212EDA"/>
     <w:rsid w:val="0021357D"/>
     <w:rsid w:val="0023672D"/>
     <w:rsid w:val="00242D36"/>
     <w:rsid w:val="002661C0"/>
     <w:rsid w:val="0029488D"/>
     <w:rsid w:val="002A3844"/>
     <w:rsid w:val="002D51C9"/>
     <w:rsid w:val="00327AEB"/>
     <w:rsid w:val="0034624D"/>
     <w:rsid w:val="00372260"/>
     <w:rsid w:val="003B7FCE"/>
     <w:rsid w:val="003C20B7"/>
     <w:rsid w:val="003D5440"/>
     <w:rsid w:val="00421CDA"/>
     <w:rsid w:val="00444A33"/>
     <w:rsid w:val="004537CB"/>
     <w:rsid w:val="00473D4F"/>
     <w:rsid w:val="004940F3"/>
     <w:rsid w:val="004A6031"/>
     <w:rsid w:val="004D4395"/>
@@ -5474,113 +5185,112 @@
     <w:rsid w:val="00B40575"/>
     <w:rsid w:val="00B42052"/>
     <w:rsid w:val="00B663FB"/>
     <w:rsid w:val="00B7437F"/>
     <w:rsid w:val="00B75060"/>
     <w:rsid w:val="00B80828"/>
     <w:rsid w:val="00B853F9"/>
     <w:rsid w:val="00BB1A7F"/>
     <w:rsid w:val="00BB2C0F"/>
     <w:rsid w:val="00BC10E1"/>
     <w:rsid w:val="00BE1E6F"/>
     <w:rsid w:val="00C1785F"/>
     <w:rsid w:val="00C23D3B"/>
     <w:rsid w:val="00C2578D"/>
     <w:rsid w:val="00C32003"/>
     <w:rsid w:val="00C44719"/>
     <w:rsid w:val="00C67A6A"/>
     <w:rsid w:val="00C814CE"/>
     <w:rsid w:val="00C94765"/>
     <w:rsid w:val="00CC3935"/>
     <w:rsid w:val="00CC7A81"/>
     <w:rsid w:val="00CE4D7D"/>
     <w:rsid w:val="00CF673C"/>
     <w:rsid w:val="00CF6F36"/>
     <w:rsid w:val="00D017A9"/>
-    <w:rsid w:val="00D0347E"/>
     <w:rsid w:val="00D43FF1"/>
     <w:rsid w:val="00D463EB"/>
     <w:rsid w:val="00D50776"/>
-    <w:rsid w:val="00D53955"/>
     <w:rsid w:val="00DA5576"/>
     <w:rsid w:val="00DA631C"/>
     <w:rsid w:val="00DC674E"/>
     <w:rsid w:val="00DD6D33"/>
     <w:rsid w:val="00E064B0"/>
     <w:rsid w:val="00E121D4"/>
     <w:rsid w:val="00E14845"/>
     <w:rsid w:val="00E35F95"/>
     <w:rsid w:val="00E473C3"/>
     <w:rsid w:val="00E60F73"/>
     <w:rsid w:val="00E63CD2"/>
     <w:rsid w:val="00E67ED9"/>
     <w:rsid w:val="00E81880"/>
     <w:rsid w:val="00E8563C"/>
     <w:rsid w:val="00E87DA5"/>
     <w:rsid w:val="00E90A50"/>
     <w:rsid w:val="00EA0445"/>
     <w:rsid w:val="00EA3301"/>
     <w:rsid w:val="00EA4AD8"/>
     <w:rsid w:val="00EA4C4F"/>
     <w:rsid w:val="00ED113B"/>
     <w:rsid w:val="00EE5344"/>
+    <w:rsid w:val="00EF2F54"/>
     <w:rsid w:val="00F1433E"/>
     <w:rsid w:val="00F261DF"/>
     <w:rsid w:val="00F30D82"/>
     <w:rsid w:val="00F32DF6"/>
     <w:rsid w:val="00F41610"/>
     <w:rsid w:val="00FB31E8"/>
     <w:rsid w:val="00FC4796"/>
     <w:rsid w:val="00FD753C"/>
     <w:rsid w:val="00FE2684"/>
     <w:rsid w:val="00FF5E8E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="40572A3A"/>
+  <w14:docId w14:val="62E6ADD1"/>
   <w15:docId w15:val="{2B37297E-D7D4-43E0-B03E-38692A5D91DE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5918,272 +5628,272 @@
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A95EDF"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:qFormat/>
     <w:rsid w:val="00A95EDF"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="6300" w:firstLine="72"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:qFormat/>
     <w:rsid w:val="00A95EDF"/>
     <w:pPr>
       <w:keepNext/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="HebarCondBlack" w:hAnsi="HebarCondBlack"/>
       <w:sz w:val="38"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+  <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="Body Text Indent 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndent2Char"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="20"/>
     <w:rsid w:val="00A95EDF"/>
     <w:pPr>
       <w:ind w:firstLine="708"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:semiHidden/>
     <w:rsid w:val="00A95EDF"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:rsid w:val="00A95EDF"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText2">
+  <w:style w:type="paragraph" w:styleId="21">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:rsid w:val="00A95EDF"/>
     <w:rPr>
       <w:rFonts w:ascii="HebarBlack" w:hAnsi="HebarBlack"/>
       <w:color w:val="0000FF"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Body Text Indent"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:rsid w:val="00A95EDF"/>
     <w:pPr>
       <w:ind w:left="2160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="HebarBlack" w:hAnsi="HebarBlack"/>
       <w:b/>
       <w:sz w:val="12"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
     <w:rsid w:val="00A95EDF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A95EDF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+  <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="Body Text Indent 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:rsid w:val="00A95EDF"/>
     <w:pPr>
       <w:ind w:firstLine="540"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Hebar" w:hAnsi="Hebar"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="aa">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a1"/>
     <w:rsid w:val="00EA4AD8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...1 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Горен колонтитул Знак"/>
+    <w:link w:val="a6"/>
     <w:rsid w:val="00916187"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
-[...1 lines deleted...]
-    <w:link w:val="BodyTextIndent2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Основен текст с отстъп 2 Знак"/>
+    <w:link w:val="2"/>
     <w:rsid w:val="00FF5E8E"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="001437D0"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Долен колонтитул Знак"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000E31D4"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="ac">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000E6D54"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="234705794">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6495,74 +6205,74 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>695</Words>
-  <Characters>7943</Characters>
+  <Words>1383</Words>
+  <Characters>7888</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>66</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Приложение 1</vt:lpstr>
       <vt:lpstr>Приложение 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministry Of Health</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8621</CharactersWithSpaces>
+  <CharactersWithSpaces>9253</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Приложение 1</dc:title>
   <dc:creator>-</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>