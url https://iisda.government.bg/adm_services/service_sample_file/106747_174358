--- v0 (2025-11-29)
+++ v1 (2026-09-16)
@@ -1,4568 +1,9601 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="5121F1D0" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="006715BC" w:rsidP="00EF72C3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a7"/>
+    <w:p w:rsidR="00EA7418" w:rsidRPr="00D3302D" w:rsidRDefault="00424F26" w:rsidP="00D3302D">
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:noProof/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...43 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4067175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-32385</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2819400" cy="716280"/>
+                <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Text Box 16"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2819400" cy="716280"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00E66D70" w:rsidRPr="00E66D70" w:rsidRDefault="00E66D70" w:rsidP="000F15A0">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E66D70">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>ДО</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00E66D70" w:rsidRPr="00E66D70" w:rsidRDefault="00E66D70" w:rsidP="00A7300B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E66D70">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">КМЕТА </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00E66D70" w:rsidRPr="00E66D70" w:rsidRDefault="00E66D70" w:rsidP="00A7300B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E66D70">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>НА ОБЩИНА БЛАГОЕВГРАД</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 16" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:320.25pt;margin-top:-2.55pt;width:222pt;height:56.4pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZ9N3YtgIAALoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtunDAQfa/Uf7D8TrjUywIKGyXLUlVK&#10;L1LSD/CCWayCTW3vsmnVf+/Y7C3JS9WWB2R7xmcu53iub/Z9h3ZMaS5FjsOrACMmKllzscnx18fS&#10;SzDShoqadlKwHD8xjW8Wb99cj0PGItnKrmYKAYjQ2TjkuDVmyHxfVy3rqb6SAxNgbKTqqYGt2vi1&#10;oiOg950fBUHsj1LVg5IV0xpOi8mIFw6/aVhlPjeNZgZ1OYbcjPsr91/bv7+4ptlG0aHl1SEN+hdZ&#10;9JQLCHqCKqihaKv4K6ieV0pq2ZirSva+bBpeMVcDVBMGL6p5aOnAXC3QHD2c2qT/H2z1afdFIV7n&#10;OMJI0B4oemR7g+7kHoWxbc846Ay8HgbwM3s4B5pdqXq4l9U3jYRctlRs2K1ScmwZrSG90N70L65O&#10;ONqCrMePsoY4dGukA9o3qre9g24gQAeank7U2FwqOIySMCUBmCqwzcM4Shx3Ps2OtwelzXsme2QX&#10;OVZAvUOnu3ttbDY0O7rYYEKWvOsc/Z14dgCO0wnEhqvWZrNwbP5Mg3SVrBLikSheeSQoCu+2XBIv&#10;LsP5rHhXLJdF+MvGDUnW8rpmwoY5Kiskf8bcQeOTJk7a0rLjtYWzKWm1WS87hXYUlF26z/UcLGc3&#10;/3karglQy4uSwogEd1HqlXEy90hJZl46DxIvCNO7NA5ISoryeUn3XLB/LwmNOU5n0WwS0znpF7UF&#10;7ntdG816bmB2dLzPcXJyopmV4ErUjlpDeTetL1ph0z+3Aug+Eu0EazU6qdXs13tAsSpey/oJpKsk&#10;KAtECAMPFq1UPzAaYXjkWH/fUsUw6j4IkH8aEmKnjduQ2TyCjbq0rC8tVFQAlWOD0bRcmmlCbQfF&#10;Ny1Emh6ckLfwZBru1HzO6vDQYEC4og7DzE6gy73zOo/cxW8AAAD//wMAUEsDBBQABgAIAAAAIQCX&#10;6YQT3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPsPkZG4bc5Qu43SdJpAXEGM&#10;DYlb1nhtReNUTbaWf096gps/Hr1+nG9H24or9b5xrGC5kCCIS2carhQcPl7mGxA+aDa6dUwKfsjD&#10;tpjd5DozbuB3uu5DJWII+0wrqEPoMkRf1mS1X7iOOO7Orrc6xLav0PR6iOG2xXspV2h1w/FCrTt6&#10;qqn83l+sguPr+eszkW/Vs027wY0S2T6gUne34+4RRKAx/MEw6Ud1KKLTyV3YeNEqWCUyjaiCeboE&#10;MQFyk8TJaarWa8Aix/8/FL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWfTd2LYCAAC6&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAl+mEE94A&#10;AAALAQAADwAAAAAAAAAAAAAAAAAQBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABsG&#10;AAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="00E66D70" w:rsidRPr="00E66D70" w:rsidRDefault="00E66D70" w:rsidP="000F15A0">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E66D70">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>ДО</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00E66D70" w:rsidRPr="00E66D70" w:rsidRDefault="00E66D70" w:rsidP="00A7300B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E66D70">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">КМЕТА </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00E66D70" w:rsidRPr="00E66D70" w:rsidRDefault="00E66D70" w:rsidP="00A7300B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E66D70">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>НА ОБЩИНА БЛАГОЕВГРАД</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="bg-BG"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:pict w14:anchorId="3CDFF41E">
-[...23 lines deleted...]
-        </w:pict>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>60960</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="807720" cy="937895"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="14" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="807720" cy="937895"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="000574F6" w:rsidRPr="006D4354" w:rsidRDefault="000574F6" w:rsidP="00336BF8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D4354">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ОБЩИНА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B82ECF" w:rsidRPr="006D4354" w:rsidRDefault="00424F26" w:rsidP="000A3738">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:b/>
           <w:noProof/>
-          <w:lang w:eastAsia="bg-BG"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:pict w14:anchorId="76A505CD">
-[...30 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4048125</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>193040</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2847975" cy="995680"/>
+                <wp:effectExtent l="0" t="1905" r="0" b="2540"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Text Box 17"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2847975" cy="995680"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00C05E55" w:rsidRDefault="00E66D70" w:rsidP="00C90A81">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006D4354">
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Идентификатор на услугата </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00E66D70" w:rsidRDefault="00C05E55" w:rsidP="00C90A81">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Е</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00306ED2">
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>лектронна услуга</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00524FC6">
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E66D70" w:rsidRPr="00E66D70">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>-</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00524FC6">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00306ED2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>31</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B8500A">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>22</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00E66D70" w:rsidRPr="006D4354" w:rsidRDefault="00E66D70" w:rsidP="00C90A81">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="00E66D70" w:rsidRPr="006D4354" w:rsidRDefault="00E66D70" w:rsidP="00C90A81">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E66D70">
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>………</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>…………….</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E66D70">
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>….….….…</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006D4354">
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>/………20..…г.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00E66D70" w:rsidRPr="006D4354" w:rsidRDefault="00E66D70" w:rsidP="00DD1597">
+                            <w:pPr>
+                              <w:ind w:left="708" w:firstLine="708"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006D4354">
+                              <w:rPr>
+                                <w:i/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>вх.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00DD1597">
+                              <w:rPr>
+                                <w:i/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006D4354">
+                              <w:rPr>
+                                <w:i/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>№</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00DD1597">
+                              <w:rPr>
+                                <w:i/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006D4354">
+                              <w:rPr>
+                                <w:i/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>/ дата</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Text Box 17" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:318.75pt;margin-top:15.2pt;width:224.25pt;height:78.4pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAaEMbhwIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8O1ogLxIiB1nqokC6&#10;AEk/gCYpiyhFsiRtKS3y7x1StqMuh6KoDhKX4eObeW90eTV0Eh24dUKrGmcXKUZcUc2E2tX48+Nm&#10;tsLIeaIYkVrxGj9xh6/Wr19d9qbiuW61ZNwiAFGu6k2NW+9NlSSOtrwj7kIbrmCz0bYjHqZ2lzBL&#10;ekDvZJKn6SLptWXGasqdg9W7cROvI37TcOo/No3jHskaAzcf3za+t+GdrC9JtbPEtIIeaZB/YNER&#10;oeDSM9Qd8QTtrfgNqhPUaqcbf0F1l+imEZTHHCCbLP0lm4eWGB5zgeI4cy6T+3+w9MPhk0WCgXYY&#10;KdKBRI988OhGDyhbhvL0xlUQ9WAgzg+wHkJDqs7ca/rFIaVvW6J2/Npa3becMKCXhZPJ5OiI4wLI&#10;tn+vGdxD9l5HoKGxXQCEaiBAB5meztIELhQW81WxLJdzjCjsleV8sYraJaQ6nTbW+bdcdygMamxB&#10;+ohODvfOBzakOoVE9loKthFSxondbW+lRQcCNtnEJyYASU7DpArBSodjI+K4AiThjrAX6EbZv5dZ&#10;XqQ3eTnbLFbLWbEp5rNyma5maVbelIu0KIu7zXMgmBVVKxjj6l4ofrJgVvydxMdmGM0TTYh6qM88&#10;n48STdm7aZJpfP6UZCc8dKQUXY1X5yBSBWHfKAZpk8oTIcdx8jP9WGWowekbqxJtEJQfPeCH7XA0&#10;HIAFi2w1ewJfWA2ygfjwN4FBq+03jHrozBq7r3tiOUbynQJvlVlRhFaOk2K+zGFipzvb6Q5RFKBq&#10;7DEah7d+bP+9sWLXwk2jm5W+Bj82IlrlhdXRxdB9MafjnyK093Qeo17+Z+sfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAjUPfGt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbBC1&#10;6SMJIU4FSCC2Lf2ASewmEfE4it0m/XumK9jNaI7unFtsZ9eLsx1D50nD00KBsFR701Gj4fD98ZiB&#10;CBHJYO/JarjYANvy9qbA3PiJdva8j43gEAo5amhjHHIpQ91ah2HhB0t8O/rRYeR1bKQZceJw18ul&#10;Uol02BF/aHGw762tf/Ynp+H4NT1snqfqMx7S3Tp5wy6t/EXr+7v59QVEtHP8g+Gqz+pQslPlT2SC&#10;6DUkq3TDqIaVWoO4AipLuF3FU5YuQZaF/N+h/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAAaEMbhwIAABcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCNQ98a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="00C05E55" w:rsidRDefault="00E66D70" w:rsidP="00C90A81">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006D4354">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Идентификатор на услугата </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00E66D70" w:rsidRDefault="00C05E55" w:rsidP="00C90A81">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Е</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00306ED2">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>лектронна услуга</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00524FC6">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E66D70" w:rsidRPr="00E66D70">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>-</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00524FC6">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00306ED2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>31</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B8500A">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>22</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00E66D70" w:rsidRPr="006D4354" w:rsidRDefault="00E66D70" w:rsidP="00C90A81">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w:rsidR="00E66D70" w:rsidRPr="006D4354" w:rsidRDefault="00E66D70" w:rsidP="00C90A81">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E66D70">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>………</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>…………….</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E66D70">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>….….….…</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006D4354">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>/………20..…г.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00E66D70" w:rsidRPr="006D4354" w:rsidRDefault="00E66D70" w:rsidP="00DD1597">
+                      <w:pPr>
+                        <w:ind w:left="708" w:firstLine="708"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006D4354">
+                        <w:rPr>
+                          <w:i/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>вх.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00DD1597">
+                        <w:rPr>
+                          <w:i/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006D4354">
+                        <w:rPr>
+                          <w:i/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>№</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00DD1597">
+                        <w:rPr>
+                          <w:i/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006D4354">
+                        <w:rPr>
+                          <w:i/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>/ дата</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="000574F6" w:rsidRPr="006D4354">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>БЛАГОЕВГРАД</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E469ED8" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00EF72C3">
-[...1 lines deleted...]
-        <w:pStyle w:val="a7"/>
+    <w:p w:rsidR="00EA7418" w:rsidRPr="00A27372" w:rsidRDefault="00EA7418" w:rsidP="000A3738">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D3302D" w:rsidRDefault="00D3302D" w:rsidP="000C0AFC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E66D70" w:rsidRDefault="00E66D70" w:rsidP="006613C2">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E66D70" w:rsidRPr="00E66D70" w:rsidRDefault="00E66D70" w:rsidP="006613C2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E66D70">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Срок на изпълнение: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001838A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E66D70">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дни</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E24C42" w:rsidRPr="001838A9" w:rsidRDefault="00E24C42" w:rsidP="006613C2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E66D70">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дължима такса: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8500A" w:rsidRPr="00424F26">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>изчисляема, съгл.</w:t>
+      </w:r>
+      <w:r w:rsidR="001838A9" w:rsidRPr="00424F26">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001838A9" w:rsidRPr="00424F26">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Закон за туризма</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00C90A81" w:rsidRDefault="006613C2" w:rsidP="00C90A81">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D4354">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006D4354">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006D4354">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006D4354">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006D4354">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006D4354">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B8500A" w:rsidRPr="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="00B8500A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8500A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="a7"/>
+        <w:t>ЗАЯВЛЕНИЕ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8500A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="14"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8500A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>ДЕКЛАРАЦИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B8500A" w:rsidRPr="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="00B8500A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8500A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>за регистриране за упражняване на дейност хотелиерство в стая за гости или апартамент за гости</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C05E55" w:rsidRPr="00B8500A" w:rsidRDefault="00BC677D" w:rsidP="00B8500A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7305"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9476" w:type="dxa"/>
-        <w:tblInd w:w="-106" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2351"/>
-        <w:gridCol w:w="6"/>
+        <w:gridCol w:w="2354"/>
         <w:gridCol w:w="578"/>
         <w:gridCol w:w="11"/>
         <w:gridCol w:w="201"/>
-        <w:gridCol w:w="761"/>
-        <w:gridCol w:w="739"/>
+        <w:gridCol w:w="760"/>
+        <w:gridCol w:w="744"/>
         <w:gridCol w:w="12"/>
-        <w:gridCol w:w="67"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="468"/>
+        <w:gridCol w:w="61"/>
+        <w:gridCol w:w="341"/>
+        <w:gridCol w:w="1140"/>
+        <w:gridCol w:w="106"/>
+        <w:gridCol w:w="466"/>
         <w:gridCol w:w="142"/>
-        <w:gridCol w:w="179"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1431"/>
+        <w:gridCol w:w="173"/>
+        <w:gridCol w:w="949"/>
+        <w:gridCol w:w="1438"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F23AD" w14:paraId="3C417061" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidTr="00B8500A">
+        <w:trPr>
+          <w:trHeight w:val="155"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4796" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="9476" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001044FB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Данни за заявителя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B8500A" w:rsidRPr="00C76751" w:rsidTr="00B8500A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="893"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6308" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74D53498" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00F97C50">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:t>1.1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5D75">
+              <w:t xml:space="preserve">Наименование на </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E304A2">
+              <w:t>лицето, което ще извършва хотелиерство</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:bCs/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="324F9146" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00F97C50">
+            <w:r w:rsidRPr="00424231">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>(с изписване</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> с</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00915DDD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> български </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">и </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00915DDD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>латински букви)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:bCs/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4680" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="3168" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3184ED31" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRPr="00AB5D3A" w:rsidRDefault="002F23AD" w:rsidP="007052FC">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:t>1.2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5D75">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5D75">
+              <w:t>ЕИК</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">/БУЛСАТ: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9"/>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E304A2">
+              <w:t>ЕГН</w:t>
+            </w:r>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9"/>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB5D3A">
-[...9 lines deleted...]
-          <w:p w14:paraId="538C4492" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRPr="000F736A" w:rsidRDefault="002F23AD" w:rsidP="00700BC4">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Еквивалентен идентификатор </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRPr="00C76751" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:spacing w:after="120"/>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...38 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E304A2">
+              <w:t>когато лицето е установено в държава членка на Европейския съюз или в държава страна по Споразумението за ЕИП или Конфедерация Швейцария</w:t>
+            </w:r>
+            <w:r>
+              <w:t>):</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="1452BA88" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidRPr="00E73F22" w:rsidTr="00B8500A">
         <w:trPr>
-          <w:trHeight w:val="460"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9476" w:type="dxa"/>
-            <w:gridSpan w:val="20"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="358115B4" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00F97C50">
+          <w:p w:rsidR="00B8500A" w:rsidRPr="00E73F22" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00AB5D3A">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00AB5D3A">
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E73F22">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...92 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t>. Адрес на заявителя</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="2D70FDC6" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidTr="00B8500A">
         <w:trPr>
-          <w:trHeight w:val="155"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9476" w:type="dxa"/>
-[...47 lines deleted...]
-            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62C46E51" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="004D1AFB">
-[...63 lines deleted...]
-          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:t>2.1. Държава</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9"/>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3716" w:type="dxa"/>
-[...125 lines deleted...]
-            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcW w:w="2294" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="112E8957" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00E73F22">
-[...4 lines deleted...]
-          <w:p w14:paraId="41579590" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00E73F22"/>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:t>2.2. Община</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2296" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58118FAD" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00E73F22">
-[...16 lines deleted...]
-          <w:p w14:paraId="0753A2BC" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00E73F22">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:r>
               <w:t>2.3. Пощенски код</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E96B0C8" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00E73F22"/>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2702" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6608C21E" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00F97C50">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:r>
               <w:t>2.4. Населено място</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="790BF474" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00F97C50">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="0BDEF236" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidTr="00B8500A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E7BAF11" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00E73F22">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:r>
               <w:t>2.5. Район/квартал</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3444" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="3954" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49F7FC89" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00E73F22">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:r>
               <w:t>2.6. Булевард/площад/улица</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="499FFA0C" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00E73F22">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="a4"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="3168" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="194875E1" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00E73F22">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:r>
               <w:t>2.7. №</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="2F2099C3" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidTr="00B8500A">
         <w:trPr>
           <w:cantSplit/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02FEC14F" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00F97C50">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:t>2.8. Блок</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-          <w:p w14:paraId="024AB651" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00F97C50">
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2308" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0740E0E7" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00E73F22">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t>9. Вход</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2257" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F00AD1E" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00E73F22">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t>10. Етаж</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2560" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37FE3AC0" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00E73F22">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t>11. Апартамент</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="1DABE54B" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidTr="00B8500A">
         <w:trPr>
           <w:cantSplit/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10B7A8A8" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00F97C50">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:t>12. Телефон</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-          <w:p w14:paraId="70CDEE33" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00F97C50">
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2710" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="2708" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27380B12" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00E73F22">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t>13. Факс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4415" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="4414" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C0D84C9" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00E73F22">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
             <w:r>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Е</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="12083A0B" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidRPr="009925DA" w:rsidTr="00B8500A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="420"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9476" w:type="dxa"/>
-            <w:gridSpan w:val="20"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="668832A7" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="009925DA">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009925DA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">3. Адрес за кореспонденция </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="120C2AA8" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRPr="009925DA" w:rsidRDefault="002F23AD" w:rsidP="009925DA">
+          <w:p w:rsidR="00B8500A" w:rsidRPr="009925DA" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="009925DA">
               <w:t xml:space="preserve">   Съвпадат с посочените в т. 2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77CD176A" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRPr="009925DA" w:rsidRDefault="002F23AD" w:rsidP="00B71324">
+          <w:p w:rsidR="00B8500A" w:rsidRPr="009925DA" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009925DA">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="009925DA">
               <w:t xml:space="preserve">   Други</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="064F02C7" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidTr="00B8500A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="420"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:tcW w:w="2354" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:t>3.1. Държава</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9"/>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2367" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:t>3.2. Община</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2368" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:t>3.3. Пощенски код</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2387" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60A76746" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00B71324">
-[...4 lines deleted...]
-          <w:p w14:paraId="1131D9E0" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00B71324"/>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:t>3.4. Населено място</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B8500A" w:rsidTr="00B8500A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="420"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3144" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:t>3.5. Район/квартал</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9"/>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2369" w:type="dxa"/>
+            <w:tcW w:w="3164" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40801A00" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00B71324">
-[...4 lines deleted...]
-          <w:p w14:paraId="0D72519D" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00B71324"/>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:t>3.6. Булевард/площад/улица</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2369" w:type="dxa"/>
-[...47 lines deleted...]
-            <w:tcW w:w="3147" w:type="dxa"/>
+            <w:tcW w:w="3168" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="202A4C49" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00B71324">
-[...1 lines deleted...]
-              <w:t>3.5. Район/квартал</w:t>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:t>3.7. №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B8500A" w:rsidTr="00B8500A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2354" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:t>3.8. Блок</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3159" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:t>9. Вход</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11BD44A5" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00B71324">
-[...107 lines deleted...]
-          <w:p w14:paraId="401A9FF6" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00B71324">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t>10. Етаж</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2560" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="587781FF" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00B71324">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t>11. Апартамент</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="200C67C4" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidTr="00B8500A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="420"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3147" w:type="dxa"/>
+            <w:tcW w:w="3144" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:t>12. Телефон</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3164" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:t>13. Факс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3168" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0402A61F" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00B71324">
-            <w:pPr>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>.1</w:t>
+            </w:r>
+            <w:r>
+              <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...6 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Е</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>-mail</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B8500A" w:rsidTr="00B8500A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="420"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3159" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="9476" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7684C536" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00B71324">
-[...11 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5D75">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Представителство на </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>заявителя</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8500A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(посочва се лицето с право да представлява заявителя при подаването на заявление-декларацията – законен представител или пълномощник)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B8500A" w:rsidRPr="007B5D75" w:rsidTr="00B8500A">
+        <w:trPr>
+          <w:trHeight w:val="779"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3904" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5D75">
+              <w:t xml:space="preserve">.1. Име, презиме, фамилия </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRPr="007B5D75" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3170" w:type="dxa"/>
+            <w:tcW w:w="2404" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B8500A" w:rsidRPr="000B41C5" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>4.2. К</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5D75">
+              <w:t xml:space="preserve">ачество на представляващия </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003417CD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRPr="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="00B8500A">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8500A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(посочва се качеството - управител, изпълнителен директор, пълномощник)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRPr="007B5D75" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3168" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E8E9C3B" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00B71324">
-[...25 lines deleted...]
-              <w:t>-mail</w:t>
+          <w:p w:rsidR="00B8500A" w:rsidRPr="007B5D75" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5D75">
+              <w:t xml:space="preserve">.3. </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Телефон/факс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="15B79A5C" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidRPr="007B5D75" w:rsidTr="00B8500A">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="420"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9476" w:type="dxa"/>
-            <w:gridSpan w:val="20"/>
+            <w:tcW w:w="3904" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B8500A" w:rsidRPr="007B5D75" w:rsidRDefault="00B8500A" w:rsidP="002171A9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3168" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16F58600" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="009925DA">
-[...43 lines deleted...]
-              <w:t>(посочва се лицето с право да представлява заявителя при подаването на заявление-декларацията – законен представител или пълномощник)</w:t>
+          <w:p w:rsidR="00B8500A" w:rsidRPr="007B5D75" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:t>4.4. Е</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="543F4269" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidTr="00B8500A">
         <w:trPr>
-          <w:trHeight w:val="779"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3908" w:type="dxa"/>
-[...160 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="9476" w:type="dxa"/>
-            <w:gridSpan w:val="20"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="697F287B" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00086268">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00915DDD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Данни</w:t>
             </w:r>
             <w:r w:rsidRPr="001044FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>за обекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="29AECD72" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidTr="00B8500A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9476" w:type="dxa"/>
-            <w:gridSpan w:val="20"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D9F9063" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00BF5548">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00167E33">
               <w:t>.1. Наименование на обекта</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C73D5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="004C73D5">
+              <w:t>(с изписване с български и латински букви)</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>(с изписване с български и латински букви)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7CCB98B8" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00BF5548">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRPr="004C73D5" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="5AA12381" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidRPr="00167E33" w:rsidTr="00B8500A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9476" w:type="dxa"/>
-            <w:gridSpan w:val="20"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="320C58F8" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRPr="0050180B" w:rsidRDefault="002F23AD" w:rsidP="00F75116">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="0050180B">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="0050180B">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
-              <w:t>Тип място за настаняване по клас</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">Тип място за настаняване по клас </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050180B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="0050180B">
+              <w:t xml:space="preserve">(отбелязва се с "Х" </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">(отбелязва се с "Х" </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>типът място за настаняване</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050180B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>типът място за настаняване</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0050180B">
+              <w:t>, за ко</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>, за ко</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>е</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050180B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>е</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0050180B">
+              <w:t xml:space="preserve">то се заявява </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">то се заявява </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>регистриране</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050180B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>регистриране</w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77ED0336" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRPr="00167E33" w:rsidRDefault="002F23AD" w:rsidP="00F75116"/>
+          <w:p w:rsidR="00B8500A" w:rsidRPr="00167E33" w:rsidRDefault="00B8500A" w:rsidP="002171A9"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="04F9E73D" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidRPr="00F75116" w:rsidTr="00B8500A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9476" w:type="dxa"/>
-            <w:gridSpan w:val="20"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72DBF37D" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00086268">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00F75116">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Клас „</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>В</w:t>
             </w:r>
             <w:r w:rsidRPr="00F75116">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B18E443" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRPr="00F75116" w:rsidRDefault="002F23AD" w:rsidP="00453B0E">
+          <w:p w:rsidR="00B8500A" w:rsidRPr="00F75116" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">  Стая за гости                                                         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">  Апартамент за гости</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w:rsidRPr="00E73F22" w14:paraId="0256EDBC" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidRPr="00BF5548" w:rsidTr="00B8500A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9476" w:type="dxa"/>
-            <w:gridSpan w:val="20"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0228BD3F" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00BF5548">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF5548">
               <w:t>.3. Капацитет на обекта</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">                                                  </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF5548">
               <w:t>Брой легла:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FF0C232" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRPr="00BF5548" w:rsidRDefault="002F23AD" w:rsidP="00BF5548"/>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9"/>
+          <w:p w:rsidR="00B8500A" w:rsidRPr="00BF5548" w:rsidRDefault="00B8500A" w:rsidP="002171A9"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w:rsidRPr="00E73F22" w14:paraId="5E00B081" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidTr="00B8500A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9476" w:type="dxa"/>
-            <w:gridSpan w:val="20"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BEAE930" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="0050180B">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>6. Адрес на обекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="08CA59BD" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidTr="00B8500A">
         <w:trPr>
           <w:trHeight w:val="575"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2935" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2932" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B801C14" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00BA0781">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:r>
               <w:t>6.1. Община</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9"/>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3273" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:tcW w:w="3270" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CC21596" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00BC6F37">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:r>
               <w:t xml:space="preserve">6.2. Пощенски код </w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3268" w:type="dxa"/>
+            <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CC31208" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00F97C50">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>6.3. Населено място</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02977E06" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00F97C50">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="6E577A71" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidTr="00B8500A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2946" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55E16BEC" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00BC6F37">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:r>
               <w:t>6.4. Район/квартал</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9"/>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3262" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43F61969" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00F97C50">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:r>
               <w:t>6.5. Булевард/площад/улица</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5339B626" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00F97C50">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="a4"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3268" w:type="dxa"/>
+            <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="680DA3F2" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00BC6F37">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:r>
               <w:t>6.6. №</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="06DAEDD4" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidTr="00B8500A">
         <w:trPr>
           <w:cantSplit/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2946" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D0120BC" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00F97C50">
-            <w:pPr>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t>7. Телефон</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F51A47D" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00F97C50">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9"/>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3262" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A20213C" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00BA0781">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:r>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t>8. Факс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3268" w:type="dxa"/>
+            <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DA7BBC2" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00BC6F37">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:r>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t>9.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Е</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="322F2E44" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidTr="00B8500A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="701"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9476" w:type="dxa"/>
-            <w:gridSpan w:val="20"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17E28428" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00424231">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>6.10. Идентификатор на недвижимия имот, който се регистрира по смисъла на чл. 26, ал. 2 от Закона за кадастъра и имотния регистър</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67F4B777" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00424231">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="6BC108E2" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidRPr="00EE21D8" w:rsidTr="00B8500A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="612"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9476" w:type="dxa"/>
-            <w:gridSpan w:val="20"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="570EBEF8" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRPr="00EE21D8" w:rsidRDefault="002F23AD" w:rsidP="00EE21D8">
+          <w:p w:rsidR="00B8500A" w:rsidRPr="00EE21D8" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC3D1D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Данни за правото на собственост върху обекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="6D853A60" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidTr="00B8500A">
         <w:trPr>
           <w:cantSplit/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9476" w:type="dxa"/>
-            <w:gridSpan w:val="20"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="677EA94E" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00C04086">
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:r>
               <w:t>7.1. Собственик на обекта</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01320210" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00C04086"/>
-          <w:p w14:paraId="7685C26D" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00C04086">
+          <w:p w:rsidR="00B8500A" w:rsidRPr="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">   Заявителят</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0480CCA8" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00C04086"/>
-          <w:p w14:paraId="5C380E30" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00BC6F37">
+          <w:p w:rsidR="00B8500A" w:rsidRPr="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">   Друго лице</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="6F8A5D73" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidRPr="00BC6F37" w:rsidTr="00B8500A">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="983"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3147" w:type="dxa"/>
+            <w:tcW w:w="3144" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:t>Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3164" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:t>ЕИК/ЕГН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3168" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B1D6724" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00C04086">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Адрес, телефон, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>e-mail</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRPr="00BC6F37" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B8500A" w:rsidRPr="00B20120" w:rsidTr="00B8500A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3159" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="9476" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="220AAA12" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00C04086">
-[...1 lines deleted...]
-              <w:t>ЕИК/ЕГН</w:t>
+          <w:p w:rsidR="00B8500A" w:rsidRPr="007849BE" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007849BE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>. Декларация за истинност</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRPr="007849BE" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007849BE">
+              <w:t>Декларирам, че посочените данни са верни.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRPr="00B20120" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:t>Известно ми е, че за деклариране на неверни данни нося наказателна отговорност по чл. 313 от НК.</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B8500A" w:rsidRPr="000946DB" w:rsidTr="00B8500A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3170" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="9476" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E2B2DCA" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00C04086">
+          <w:p w:rsidR="00B8500A" w:rsidRPr="000946DB" w:rsidRDefault="00B8500A" w:rsidP="00B8500A">
             <w:pPr>
-              <w:rPr>
-                <w:lang w:val="en-US"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Адрес, телефон, </w:t>
-[...27 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000946DB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>. Приложени документи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000946DB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000946DB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>(отбел</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>язват се</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000946DB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с "Х" приложените документи)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="727AFED5" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidRPr="009142D0" w:rsidTr="00B8500A">
         <w:trPr>
-          <w:cantSplit/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9476" w:type="dxa"/>
-            <w:gridSpan w:val="20"/>
+            <w:tcW w:w="8038" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B8500A" w:rsidRPr="00747377" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00864B2A">
+              <w:t>Копие от документа за ползване на обекта, ако същият не е собствен и не подлежи на вписване</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A2FF073" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRPr="007849BE" w:rsidRDefault="002F23AD" w:rsidP="00553C89">
+          <w:p w:rsidR="00B8500A" w:rsidRPr="009142D0" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...24 lines deleted...]
-              <w:t>Известно ми е, че за деклариране на неверни данни нося наказателна отговорност по чл. 313 от НК.</w:t>
+            <w:r w:rsidRPr="009142D0">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="774EF495" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidRPr="009142D0" w:rsidTr="00B8500A">
         <w:trPr>
-          <w:cantSplit/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9476" w:type="dxa"/>
-            <w:gridSpan w:val="20"/>
+            <w:tcW w:w="8038" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:r>
+              <w:t>9.2. Изрично пълномощно в оригинал, когато се подава от пълномощник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="738F29B6" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRPr="000946DB" w:rsidRDefault="002F23AD" w:rsidP="000946DB">
+          <w:p w:rsidR="00B8500A" w:rsidRPr="009142D0" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> с "Х" приложените документи)</w:t>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="5398ADD2" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidRPr="009142D0" w:rsidTr="00B8500A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8045" w:type="dxa"/>
-            <w:gridSpan w:val="19"/>
+            <w:tcW w:w="8038" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B0A0119" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRPr="00747377" w:rsidRDefault="002F23AD" w:rsidP="00212ECC">
+          <w:p w:rsidR="00B8500A" w:rsidRPr="00E8321C" w:rsidRDefault="00B8500A" w:rsidP="00B8500A">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...7 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...208 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">9.3. Други </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B20120">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>(описват се документите)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1431" w:type="dxa"/>
+            <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39D8F76C" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRPr="009142D0" w:rsidRDefault="002F23AD" w:rsidP="00DD300D">
+          <w:p w:rsidR="00B8500A" w:rsidRPr="009142D0" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009142D0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="7D77DBBF" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidRPr="009142D0" w:rsidTr="00B8500A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8045" w:type="dxa"/>
-            <w:gridSpan w:val="19"/>
+            <w:tcW w:w="8038" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="235124FC" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00212ECC">
-[...3 lines deleted...]
-          </w:p>
+          <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="002171A9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1431" w:type="dxa"/>
+            <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B04AD43" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRPr="009142D0" w:rsidRDefault="002F23AD" w:rsidP="00E8321C">
+          <w:p w:rsidR="00B8500A" w:rsidRPr="009142D0" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009142D0">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="4AE01BC4" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidRPr="009142D0" w:rsidTr="00B8500A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8045" w:type="dxa"/>
-            <w:gridSpan w:val="19"/>
+            <w:tcW w:w="8038" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A362AB1" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00E8321C">
-[...4 lines deleted...]
-          <w:p w14:paraId="0B10AF55" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRPr="00E8321C" w:rsidRDefault="002F23AD" w:rsidP="00E8321C">
+          <w:p w:rsidR="00B8500A" w:rsidRPr="00B20120" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20120">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1431" w:type="dxa"/>
+            <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A22FA11" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRPr="009142D0" w:rsidRDefault="002F23AD" w:rsidP="00E8321C">
+          <w:p w:rsidR="00B8500A" w:rsidRPr="009142D0" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009142D0">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="783B573B" w14:textId="77777777">
+      <w:tr w:rsidR="00B8500A" w:rsidRPr="009142D0" w:rsidTr="00B8500A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8045" w:type="dxa"/>
-            <w:gridSpan w:val="19"/>
+            <w:tcW w:w="8038" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="129613E2" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD" w:rsidP="00E8321C"/>
+          <w:p w:rsidR="00B8500A" w:rsidRPr="00B20120" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1431" w:type="dxa"/>
+            <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22858B3D" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRPr="009142D0" w:rsidRDefault="002F23AD" w:rsidP="00E8321C">
+          <w:p w:rsidR="00B8500A" w:rsidRPr="009142D0" w:rsidRDefault="00B8500A" w:rsidP="002171A9">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>☐</w:t>
-[...41 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009142D0">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F23AD" w14:paraId="5C5482F9" w14:textId="77777777">
-[...91 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="313177C7" w14:textId="77777777" w:rsidR="002F23AD" w:rsidRDefault="002F23AD"/>
-[...6 lines deleted...]
-      <w:pgMar w:top="340" w:right="1134" w:bottom="295" w:left="1418" w:header="709" w:footer="448" w:gutter="0"/>
+    <w:p w:rsidR="00307992" w:rsidRPr="00524FC6" w:rsidRDefault="00307992" w:rsidP="007E22C5">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000369C2" w:rsidRPr="00C90A81" w:rsidRDefault="00392D38" w:rsidP="00836379">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90A81">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Желая да получа резултат от административната услуга чрез</w:t>
+      </w:r>
+      <w:r w:rsidR="000369C2" w:rsidRPr="00C90A81">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392D38" w:rsidRPr="00836379" w:rsidRDefault="00392D38" w:rsidP="00DD1DD9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00836379">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>В Центъра за административно обслужване на Община Благоевград;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D4354" w:rsidRPr="00836379" w:rsidRDefault="000369C2" w:rsidP="00DD1DD9">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00836379">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A8"/>
+      </w:r>
+      <w:r w:rsidRPr="00836379">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00836379">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00392D38" w:rsidRPr="00836379">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>За моя сметка на</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392D38" w:rsidRPr="00836379" w:rsidRDefault="00392D38" w:rsidP="00DD1DD9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00836379">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Адреса на управление на търговеца;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392D38" w:rsidRPr="00836379" w:rsidRDefault="00392D38" w:rsidP="00DD1DD9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00836379">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Друг адрес:……………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90A81" w:rsidRPr="00836379">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392D38" w:rsidRPr="00524FC6" w:rsidRDefault="00392D38" w:rsidP="00DD1DD9">
+      <w:pPr>
+        <w:ind w:left="2856" w:firstLine="684"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524FC6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ПК, обл., общ., нас. </w:t>
+      </w:r>
+      <w:r w:rsidR="002F6C43" w:rsidRPr="00524FC6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00524FC6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>ясто, ул./ж.к., №, ет., ап., тел./</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000369C2" w:rsidRDefault="000369C2" w:rsidP="00836379">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D0436A" w:rsidRPr="00524FC6" w:rsidRDefault="00D0436A" w:rsidP="0068715A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D0436A" w:rsidRPr="00524FC6" w:rsidSect="00B82ECF">
+          <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:pgBorders w:offsetFrom="page">
+            <w:top w:val="dotDotDash" w:sz="12" w:space="24" w:color="auto"/>
+            <w:left w:val="dotDotDash" w:sz="12" w:space="24" w:color="auto"/>
+            <w:bottom w:val="dotDotDash" w:sz="12" w:space="24" w:color="auto"/>
+            <w:right w:val="dotDotDash" w:sz="12" w:space="24" w:color="auto"/>
+          </w:pgBorders>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk191461659"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk191461716"/>
+    </w:p>
+    <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="007E22C5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk191461625"/>
+    </w:p>
+    <w:p w:rsidR="007E22C5" w:rsidRDefault="00AB66DF" w:rsidP="007E22C5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90A81">
+        <w:t>ДАТА</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83657" w:rsidRPr="00C90A81">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0436A">
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83657" w:rsidRPr="00C90A81">
+        <w:t>....................</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90A81">
+        <w:t>...........................</w:t>
+      </w:r>
+      <w:r w:rsidR="007E22C5">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007E22C5">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007E22C5">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007E22C5" w:rsidRPr="00C90A81">
+        <w:t>ЗАЯВИТЕЛ: …</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0436A">
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="007E22C5" w:rsidRPr="00C90A81">
+        <w:t>..........................</w:t>
+      </w:r>
+      <w:r w:rsidR="007E22C5">
+        <w:t>..................</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidR="00896512" w:rsidRDefault="00D0436A" w:rsidP="00D0436A">
+      <w:pPr>
+        <w:ind w:left="708" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0436A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/ден, месец, година/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>/подпис/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B8500A" w:rsidRDefault="00B8500A" w:rsidP="00D0436A">
+      <w:pPr>
+        <w:ind w:left="708" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B8500A" w:rsidRPr="00D0436A" w:rsidRDefault="00B8500A" w:rsidP="00B8500A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00472D04">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(поставя се саморъчен подпис на представляващия заявителя</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и се посочва дата на подписване;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00472D04">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ако се подава по електронен път, файлът се подписва с електронен подпис)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C05E55" w:rsidRDefault="00C05E55" w:rsidP="00C05E55">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0018543A" w:rsidRPr="00C90A81" w:rsidRDefault="0018543A" w:rsidP="00896512">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0018543A" w:rsidRPr="00C90A81" w:rsidSect="00C90A81">
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgBorders w:offsetFrom="page">
+        <w:top w:val="dotDotDash" w:sz="12" w:space="24" w:color="auto"/>
+        <w:left w:val="dotDotDash" w:sz="12" w:space="24" w:color="auto"/>
+        <w:bottom w:val="dotDotDash" w:sz="12" w:space="24" w:color="auto"/>
+        <w:right w:val="dotDotDash" w:sz="12" w:space="24" w:color="auto"/>
+      </w:pgBorders>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69764B8C" w14:textId="77777777" w:rsidR="006715BC" w:rsidRDefault="006715BC" w:rsidP="00BD3996">
+    <w:p w:rsidR="003147A2" w:rsidRDefault="003147A2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19E389BF" w14:textId="77777777" w:rsidR="006715BC" w:rsidRDefault="006715BC" w:rsidP="00BD3996">
+    <w:p w:rsidR="003147A2" w:rsidRDefault="003147A2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="61002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...99 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7931AECE" w14:textId="77777777" w:rsidR="006715BC" w:rsidRDefault="006715BC" w:rsidP="00BD3996">
+    <w:p w:rsidR="003147A2" w:rsidRDefault="003147A2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="240038D9" w14:textId="77777777" w:rsidR="006715BC" w:rsidRDefault="006715BC" w:rsidP="00BD3996">
+    <w:p w:rsidR="003147A2" w:rsidRDefault="003147A2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B591473"/>
-[...3 lines deleted...]
-      <w:start w:val="4"/>
+    <w:nsid w:val="00EF7C0F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF8CF2F2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="076B5029"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="42120A5A"/>
+    <w:lvl w:ilvl="0" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DA3681D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C7301BE4"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1AE90ED4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1A6CFBF2"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B5B28B9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="07860146"/>
+    <w:lvl w:ilvl="0" w:tplc="6D689468">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:color w:val="000000"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1">
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2."/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="2">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3."/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="3">
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C4960CD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BCB622C2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DD52557"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D5049BF0"/>
+    <w:lvl w:ilvl="0" w:tplc="D1740624">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F7C09C4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="95ECE590"/>
+    <w:lvl w:ilvl="0" w:tplc="61D49550">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4."/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="4">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="5">
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="6">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="7">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="8">
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10402B39"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22670938"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BED485D2"/>
-[...5 lines deleted...]
-      <w:pPr>
+    <w:tmpl w:val="B72A71C8"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="231E738B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="661EF3CE"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04020005">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04020001">
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04020003">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04020005">
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="04020001">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04020003">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04020005">
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42852B2F"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="253232F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="68BC62F2"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:tmpl w:val="57D870C8"/>
+    <w:lvl w:ilvl="0" w:tplc="05FAA22E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="278C6ABA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="450435C4"/>
+    <w:lvl w:ilvl="0" w:tplc="77D46F2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28EA49FD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5B68F8F4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2460" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3180" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4620" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C207429"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="22C8B01E"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04020005">
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04020001">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04020003">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04020005">
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="04020001">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04020003">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04020005">
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="4"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30FB3876"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AB821CBE"/>
+    <w:lvl w:ilvl="0" w:tplc="77D46F2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="329539DC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BBDEB278"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="345C7CC6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15CEEF20"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...6 lines deleted...]
-      <w:start w:val="2"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2."/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3."/>
-[...78 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="386650D1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="738A0D16"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D302D1A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E2509DF0"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41DB346A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9BBAC7BA"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47CE7678"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="589CE8EA"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="486225FA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="41D4DE06"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5006477A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D60DEB6"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="524F57CA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="463CC8DE"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52A42F68"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C244668"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="548C49D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="84949B02"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="554D3F5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="86FA9CC8"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8508" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9228" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="9948" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10668" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="11388" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="12108" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="12828" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="13548" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="14268" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C421089"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0E542AC4"/>
+    <w:lvl w:ilvl="0" w:tplc="D4381012">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D69493E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1680800E"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F4D688C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3F4D322"/>
+    <w:lvl w:ilvl="0" w:tplc="4EEADBB8">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="609216D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="13923814"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65E719F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB5061F2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="687F1D4C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="603C5EAC"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69CB6AC6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D47C5870"/>
+    <w:lvl w:ilvl="0" w:tplc="D4381012">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D9255C3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BFA2349A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E921D65"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AAB094B2"/>
+    <w:lvl w:ilvl="0" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F0E4AE4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C04CA208"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2."/>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="765744C2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA9A1A38"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79381BC0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9BA2308A"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B6B146C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="83A48FD6"/>
+    <w:lvl w:ilvl="0" w:tplc="D4381012">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E3D3D3F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C20CDA92"/>
+    <w:lvl w:ilvl="0" w:tplc="D4381012">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FE00D91"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CF3497AE"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3."/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="3">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4."/>
-[...66 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="39"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="22"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="21"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="39"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="19"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="19"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="40"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="47">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:doNotTrackMoves/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:doNotHyphenateCaps/>
-  <w:evenAndOddHeaders/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:doNotValidateAgainstSchema/>
-  <w:doNotDemarcateInvalidXml/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useNormalStyleForList/>
-[...16 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BE69FC"/>
-[...178 lines deleted...]
-    <w:rsid w:val="00FB593F"/>
+    <w:rsidRoot w:val="00336BF8"/>
+    <w:rsid w:val="00003082"/>
+    <w:rsid w:val="00005556"/>
+    <w:rsid w:val="00013A03"/>
+    <w:rsid w:val="00030AB3"/>
+    <w:rsid w:val="00035C66"/>
+    <w:rsid w:val="000369C2"/>
+    <w:rsid w:val="000420B7"/>
+    <w:rsid w:val="00046D45"/>
+    <w:rsid w:val="000574F6"/>
+    <w:rsid w:val="0006013A"/>
+    <w:rsid w:val="00064316"/>
+    <w:rsid w:val="00080C15"/>
+    <w:rsid w:val="00080D8B"/>
+    <w:rsid w:val="0009531F"/>
+    <w:rsid w:val="000A3738"/>
+    <w:rsid w:val="000A646B"/>
+    <w:rsid w:val="000B1D39"/>
+    <w:rsid w:val="000C0AFC"/>
+    <w:rsid w:val="000C78F6"/>
+    <w:rsid w:val="000D5B82"/>
+    <w:rsid w:val="000D75DF"/>
+    <w:rsid w:val="000F15A0"/>
+    <w:rsid w:val="000F5ED4"/>
+    <w:rsid w:val="000F7CA8"/>
+    <w:rsid w:val="00120B30"/>
+    <w:rsid w:val="00121C5F"/>
+    <w:rsid w:val="00123AE0"/>
+    <w:rsid w:val="00123DC1"/>
+    <w:rsid w:val="001242C0"/>
+    <w:rsid w:val="00141876"/>
+    <w:rsid w:val="0014349F"/>
+    <w:rsid w:val="0014464A"/>
+    <w:rsid w:val="00157040"/>
+    <w:rsid w:val="001838A9"/>
+    <w:rsid w:val="0018480A"/>
+    <w:rsid w:val="00184ADD"/>
+    <w:rsid w:val="0018543A"/>
+    <w:rsid w:val="00185552"/>
+    <w:rsid w:val="00190444"/>
+    <w:rsid w:val="001950DE"/>
+    <w:rsid w:val="001B7D46"/>
+    <w:rsid w:val="001C3B4F"/>
+    <w:rsid w:val="001D0078"/>
+    <w:rsid w:val="001D633A"/>
+    <w:rsid w:val="001E53FC"/>
+    <w:rsid w:val="001F1C54"/>
+    <w:rsid w:val="0021235C"/>
+    <w:rsid w:val="00214E51"/>
+    <w:rsid w:val="00216ECD"/>
+    <w:rsid w:val="002171A9"/>
+    <w:rsid w:val="002252D5"/>
+    <w:rsid w:val="00226034"/>
+    <w:rsid w:val="002260C2"/>
+    <w:rsid w:val="0024685C"/>
+    <w:rsid w:val="0026768C"/>
+    <w:rsid w:val="00276F99"/>
+    <w:rsid w:val="00277724"/>
+    <w:rsid w:val="0027797C"/>
+    <w:rsid w:val="00285166"/>
+    <w:rsid w:val="00286AD2"/>
+    <w:rsid w:val="00287F48"/>
+    <w:rsid w:val="002B4B3C"/>
+    <w:rsid w:val="002B6D41"/>
+    <w:rsid w:val="002C244C"/>
+    <w:rsid w:val="002D0475"/>
+    <w:rsid w:val="002E1DD5"/>
+    <w:rsid w:val="002F208C"/>
+    <w:rsid w:val="002F563E"/>
+    <w:rsid w:val="002F6C43"/>
+    <w:rsid w:val="002F7BAB"/>
+    <w:rsid w:val="00306ED2"/>
+    <w:rsid w:val="00307992"/>
+    <w:rsid w:val="00310D46"/>
+    <w:rsid w:val="00311861"/>
+    <w:rsid w:val="00313E62"/>
+    <w:rsid w:val="003145C8"/>
+    <w:rsid w:val="003147A2"/>
+    <w:rsid w:val="00317253"/>
+    <w:rsid w:val="00327D8E"/>
+    <w:rsid w:val="0033671E"/>
+    <w:rsid w:val="00336BF8"/>
+    <w:rsid w:val="00340BC3"/>
+    <w:rsid w:val="00356472"/>
+    <w:rsid w:val="00372B69"/>
+    <w:rsid w:val="00372ECD"/>
+    <w:rsid w:val="003769C1"/>
+    <w:rsid w:val="00385EAC"/>
+    <w:rsid w:val="00392D38"/>
+    <w:rsid w:val="003936C7"/>
+    <w:rsid w:val="003A42D5"/>
+    <w:rsid w:val="003B0DBA"/>
+    <w:rsid w:val="003B0F65"/>
+    <w:rsid w:val="003B2B09"/>
+    <w:rsid w:val="003C41B3"/>
+    <w:rsid w:val="003C6967"/>
+    <w:rsid w:val="003E09D2"/>
+    <w:rsid w:val="003E61EE"/>
+    <w:rsid w:val="004111C3"/>
+    <w:rsid w:val="00424F26"/>
+    <w:rsid w:val="00431DCA"/>
+    <w:rsid w:val="00434EFE"/>
+    <w:rsid w:val="004405A1"/>
+    <w:rsid w:val="004416A1"/>
+    <w:rsid w:val="00452A6E"/>
+    <w:rsid w:val="00457C89"/>
+    <w:rsid w:val="00467C1F"/>
+    <w:rsid w:val="00470652"/>
+    <w:rsid w:val="00471303"/>
+    <w:rsid w:val="00482C23"/>
+    <w:rsid w:val="00487A79"/>
+    <w:rsid w:val="00496A7C"/>
+    <w:rsid w:val="00496C08"/>
+    <w:rsid w:val="00497F99"/>
+    <w:rsid w:val="004A03F3"/>
+    <w:rsid w:val="004C4B0A"/>
+    <w:rsid w:val="004D3794"/>
+    <w:rsid w:val="004E1F07"/>
+    <w:rsid w:val="004F002F"/>
+    <w:rsid w:val="004F200F"/>
+    <w:rsid w:val="004F3697"/>
+    <w:rsid w:val="00502B8A"/>
+    <w:rsid w:val="00507322"/>
+    <w:rsid w:val="00517136"/>
+    <w:rsid w:val="00524FC6"/>
+    <w:rsid w:val="0053277B"/>
+    <w:rsid w:val="005411C4"/>
+    <w:rsid w:val="00551DF8"/>
+    <w:rsid w:val="00560695"/>
+    <w:rsid w:val="00563491"/>
+    <w:rsid w:val="00565661"/>
+    <w:rsid w:val="0057303F"/>
+    <w:rsid w:val="00592A47"/>
+    <w:rsid w:val="005A4E11"/>
+    <w:rsid w:val="005A51A0"/>
+    <w:rsid w:val="005A5E05"/>
+    <w:rsid w:val="005B15C1"/>
+    <w:rsid w:val="005C5C06"/>
+    <w:rsid w:val="005C64DE"/>
+    <w:rsid w:val="005D0771"/>
+    <w:rsid w:val="005D7773"/>
+    <w:rsid w:val="005E3805"/>
+    <w:rsid w:val="006012D0"/>
+    <w:rsid w:val="0060401C"/>
+    <w:rsid w:val="006064F9"/>
+    <w:rsid w:val="0062317B"/>
+    <w:rsid w:val="006335C3"/>
+    <w:rsid w:val="00652D00"/>
+    <w:rsid w:val="00653F6F"/>
+    <w:rsid w:val="006613C2"/>
+    <w:rsid w:val="00671255"/>
+    <w:rsid w:val="0068715A"/>
+    <w:rsid w:val="00693EE1"/>
+    <w:rsid w:val="006A6A47"/>
+    <w:rsid w:val="006B3BA4"/>
+    <w:rsid w:val="006B4087"/>
+    <w:rsid w:val="006C3894"/>
+    <w:rsid w:val="006C3EDC"/>
+    <w:rsid w:val="006C5AAB"/>
+    <w:rsid w:val="006D4354"/>
+    <w:rsid w:val="006D6932"/>
+    <w:rsid w:val="006E1374"/>
+    <w:rsid w:val="006E2866"/>
+    <w:rsid w:val="006E60F1"/>
+    <w:rsid w:val="006E63BC"/>
+    <w:rsid w:val="006F51CE"/>
+    <w:rsid w:val="00702E52"/>
+    <w:rsid w:val="00705E0E"/>
+    <w:rsid w:val="007174A3"/>
+    <w:rsid w:val="0074695C"/>
+    <w:rsid w:val="00756878"/>
+    <w:rsid w:val="00764FC3"/>
+    <w:rsid w:val="0079059D"/>
+    <w:rsid w:val="00797F0A"/>
+    <w:rsid w:val="007A1127"/>
+    <w:rsid w:val="007A5F0F"/>
+    <w:rsid w:val="007B6350"/>
+    <w:rsid w:val="007B6429"/>
+    <w:rsid w:val="007C141A"/>
+    <w:rsid w:val="007E22C5"/>
+    <w:rsid w:val="007F2868"/>
+    <w:rsid w:val="007F36D0"/>
+    <w:rsid w:val="007F3E23"/>
+    <w:rsid w:val="007F57F8"/>
+    <w:rsid w:val="007F5C20"/>
+    <w:rsid w:val="00805A0B"/>
+    <w:rsid w:val="00820EEC"/>
+    <w:rsid w:val="00823461"/>
+    <w:rsid w:val="00825C20"/>
+    <w:rsid w:val="00830BE2"/>
+    <w:rsid w:val="00836379"/>
+    <w:rsid w:val="0083760F"/>
+    <w:rsid w:val="00851FAE"/>
+    <w:rsid w:val="00874853"/>
+    <w:rsid w:val="00880E39"/>
+    <w:rsid w:val="00896512"/>
+    <w:rsid w:val="008C7699"/>
+    <w:rsid w:val="008D038E"/>
+    <w:rsid w:val="008D0AD3"/>
+    <w:rsid w:val="008F4EF8"/>
+    <w:rsid w:val="008F7A2A"/>
+    <w:rsid w:val="0090350E"/>
+    <w:rsid w:val="00905C38"/>
+    <w:rsid w:val="00910027"/>
+    <w:rsid w:val="00931F4D"/>
+    <w:rsid w:val="00936201"/>
+    <w:rsid w:val="0095344D"/>
+    <w:rsid w:val="00954347"/>
+    <w:rsid w:val="0096003F"/>
+    <w:rsid w:val="00970108"/>
+    <w:rsid w:val="00970117"/>
+    <w:rsid w:val="00971EF7"/>
+    <w:rsid w:val="00975603"/>
+    <w:rsid w:val="009A1456"/>
+    <w:rsid w:val="009A6309"/>
+    <w:rsid w:val="009B5186"/>
+    <w:rsid w:val="009B6C24"/>
+    <w:rsid w:val="009B780B"/>
+    <w:rsid w:val="009C2F9E"/>
+    <w:rsid w:val="009C37E4"/>
+    <w:rsid w:val="009C5474"/>
+    <w:rsid w:val="009D1DC0"/>
+    <w:rsid w:val="009D594F"/>
+    <w:rsid w:val="009F2F43"/>
+    <w:rsid w:val="009F7A78"/>
+    <w:rsid w:val="00A11625"/>
+    <w:rsid w:val="00A211D6"/>
+    <w:rsid w:val="00A26E56"/>
+    <w:rsid w:val="00A27372"/>
+    <w:rsid w:val="00A31C4E"/>
+    <w:rsid w:val="00A44D73"/>
+    <w:rsid w:val="00A47C1A"/>
+    <w:rsid w:val="00A557BB"/>
+    <w:rsid w:val="00A65183"/>
+    <w:rsid w:val="00A70673"/>
+    <w:rsid w:val="00A7300B"/>
+    <w:rsid w:val="00A731E0"/>
+    <w:rsid w:val="00A771F9"/>
+    <w:rsid w:val="00A776A2"/>
+    <w:rsid w:val="00A83B55"/>
+    <w:rsid w:val="00A87FD2"/>
+    <w:rsid w:val="00A96DA6"/>
+    <w:rsid w:val="00AA629C"/>
+    <w:rsid w:val="00AB35B7"/>
+    <w:rsid w:val="00AB66DF"/>
+    <w:rsid w:val="00AB728E"/>
+    <w:rsid w:val="00AC38EC"/>
+    <w:rsid w:val="00AD4C2D"/>
+    <w:rsid w:val="00AF3609"/>
+    <w:rsid w:val="00B0530E"/>
+    <w:rsid w:val="00B1692F"/>
+    <w:rsid w:val="00B27B5F"/>
+    <w:rsid w:val="00B33A69"/>
+    <w:rsid w:val="00B356B9"/>
+    <w:rsid w:val="00B42D91"/>
+    <w:rsid w:val="00B52E1C"/>
+    <w:rsid w:val="00B56370"/>
+    <w:rsid w:val="00B60219"/>
+    <w:rsid w:val="00B615EF"/>
+    <w:rsid w:val="00B648A8"/>
+    <w:rsid w:val="00B81273"/>
+    <w:rsid w:val="00B82818"/>
+    <w:rsid w:val="00B82ECF"/>
+    <w:rsid w:val="00B83698"/>
+    <w:rsid w:val="00B83F98"/>
+    <w:rsid w:val="00B8500A"/>
+    <w:rsid w:val="00BA20F9"/>
+    <w:rsid w:val="00BC677D"/>
+    <w:rsid w:val="00BE2F67"/>
+    <w:rsid w:val="00BE5805"/>
+    <w:rsid w:val="00BF16BD"/>
+    <w:rsid w:val="00BF2FEF"/>
+    <w:rsid w:val="00BF41DB"/>
+    <w:rsid w:val="00BF4580"/>
+    <w:rsid w:val="00BF702F"/>
+    <w:rsid w:val="00C05E55"/>
+    <w:rsid w:val="00C23744"/>
+    <w:rsid w:val="00C345E0"/>
+    <w:rsid w:val="00C37197"/>
+    <w:rsid w:val="00C411E4"/>
+    <w:rsid w:val="00C43852"/>
+    <w:rsid w:val="00C43AB3"/>
+    <w:rsid w:val="00C457EB"/>
+    <w:rsid w:val="00C51FF4"/>
+    <w:rsid w:val="00C54993"/>
+    <w:rsid w:val="00C744DC"/>
+    <w:rsid w:val="00C76E18"/>
+    <w:rsid w:val="00C85B2F"/>
+    <w:rsid w:val="00C90A81"/>
+    <w:rsid w:val="00CA46A2"/>
+    <w:rsid w:val="00CA6AA0"/>
+    <w:rsid w:val="00CD3583"/>
+    <w:rsid w:val="00D0436A"/>
+    <w:rsid w:val="00D122A1"/>
+    <w:rsid w:val="00D22C7F"/>
+    <w:rsid w:val="00D25B5C"/>
+    <w:rsid w:val="00D309A6"/>
+    <w:rsid w:val="00D3302D"/>
+    <w:rsid w:val="00D34DC1"/>
+    <w:rsid w:val="00D37F62"/>
+    <w:rsid w:val="00D41BC6"/>
+    <w:rsid w:val="00D47283"/>
+    <w:rsid w:val="00D47AE5"/>
+    <w:rsid w:val="00D52A8E"/>
+    <w:rsid w:val="00D90276"/>
+    <w:rsid w:val="00D90822"/>
+    <w:rsid w:val="00D91166"/>
+    <w:rsid w:val="00D92C4A"/>
+    <w:rsid w:val="00D92E2B"/>
+    <w:rsid w:val="00DA22E0"/>
+    <w:rsid w:val="00DA302A"/>
+    <w:rsid w:val="00DB2B0F"/>
+    <w:rsid w:val="00DB51B5"/>
+    <w:rsid w:val="00DB6B9F"/>
+    <w:rsid w:val="00DC2C85"/>
+    <w:rsid w:val="00DC78FE"/>
+    <w:rsid w:val="00DD1597"/>
+    <w:rsid w:val="00DD1DD9"/>
+    <w:rsid w:val="00DD6DEB"/>
+    <w:rsid w:val="00DF6EEF"/>
+    <w:rsid w:val="00DF7D6D"/>
+    <w:rsid w:val="00E01F14"/>
+    <w:rsid w:val="00E1140D"/>
+    <w:rsid w:val="00E11784"/>
+    <w:rsid w:val="00E24C42"/>
+    <w:rsid w:val="00E44977"/>
+    <w:rsid w:val="00E555E8"/>
+    <w:rsid w:val="00E566A5"/>
+    <w:rsid w:val="00E66D70"/>
+    <w:rsid w:val="00E74C33"/>
+    <w:rsid w:val="00E764E9"/>
+    <w:rsid w:val="00E82D49"/>
+    <w:rsid w:val="00E84B56"/>
+    <w:rsid w:val="00E855CE"/>
+    <w:rsid w:val="00EA21E4"/>
+    <w:rsid w:val="00EA7418"/>
+    <w:rsid w:val="00EA75CE"/>
+    <w:rsid w:val="00EB020F"/>
+    <w:rsid w:val="00EB4492"/>
+    <w:rsid w:val="00EC12D9"/>
+    <w:rsid w:val="00ED0BCF"/>
+    <w:rsid w:val="00ED177C"/>
+    <w:rsid w:val="00ED4164"/>
+    <w:rsid w:val="00EE0F7C"/>
+    <w:rsid w:val="00EE7624"/>
+    <w:rsid w:val="00EF6709"/>
+    <w:rsid w:val="00EF79D8"/>
+    <w:rsid w:val="00F10628"/>
+    <w:rsid w:val="00F16133"/>
+    <w:rsid w:val="00F26F78"/>
+    <w:rsid w:val="00F314AC"/>
+    <w:rsid w:val="00F3419C"/>
+    <w:rsid w:val="00F37A2C"/>
+    <w:rsid w:val="00F46973"/>
+    <w:rsid w:val="00F83657"/>
+    <w:rsid w:val="00F85689"/>
+    <w:rsid w:val="00FA1420"/>
+    <w:rsid w:val="00FA157F"/>
+    <w:rsid w:val="00FB64A9"/>
+    <w:rsid w:val="00FC6250"/>
+    <w:rsid w:val="00FC7371"/>
+    <w:rsid w:val="00FD046F"/>
+    <w:rsid w:val="00FE378F"/>
+    <w:rsid w:val="00FE692D"/>
+    <w:rsid w:val="00FF684D"/>
+    <w:rsid w:val="00FF7064"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="bg-BG"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1029"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="40E011FC"/>
-  <w15:docId w15:val="{4A63A4B6-8E8C-4933-B63E-60B03AD1485B}"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5914826B-A769-4D21-8679-9EE56CC414E6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-        <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...156 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="header" w:uiPriority="99"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -4710,582 +9743,858 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00453B0E"/>
+    <w:rsid w:val="0018543A"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00336BF8"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-      <w:autoSpaceDE w:val="0"/>
+      <w:keepNext/>
+      <w:spacing w:after="40"/>
+      <w:ind w:right="-30"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:eastAsia="ar-SA"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:locked/>
-    <w:rsid w:val="00DF1384"/>
+    <w:rsid w:val="00336BF8"/>
     <w:pPr>
       <w:keepNext/>
-      <w:widowControl/>
-[...1 lines deleted...]
-      <w:autoSpaceDE/>
       <w:spacing w:after="40"/>
       <w:ind w:right="-30"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="bg-BG"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:qFormat/>
+    <w:rsid w:val="00336BF8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="40"/>
+      <w:ind w:right="-30" w:firstLine="567"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...3 lines deleted...]
-    <w:rsid w:val="0019499F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a3">
+    <w:name w:val="Знак Знак"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00336BF8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="ar-SA"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a4"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BE69FC"/>
+    <w:rsid w:val="00336BF8"/>
     <w:pPr>
-      <w:widowControl/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
-      <w:autoSpaceDE/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:lang w:val="en-US"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-[...4 lines deleted...]
-    <w:rsid w:val="00BE69FC"/>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00336BF8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:styleId="21">
+    <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BD3996"/>
+    <w:rsid w:val="00336BF8"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00BD3996"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
-[...14 lines deleted...]
-    <w:rsid w:val="00BD3996"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заглавие 2 Знак"/>
+    <w:link w:val="2"/>
+    <w:rsid w:val="00336BF8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+      <w:sz w:val="48"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a9">
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заглавие 3 Знак"/>
+    <w:link w:val="3"/>
+    <w:rsid w:val="00336BF8"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a7">
     <w:name w:val="Hyperlink"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BD3996"/>
+    <w:rsid w:val="00A65183"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00915DDD"/>
+    <w:link w:val="a9"/>
+    <w:rsid w:val="00B82ECF"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4703"/>
+        <w:tab w:val="right" w:pos="9406"/>
+      </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Долен колонтитул Знак"/>
+    <w:link w:val="a8"/>
+    <w:rsid w:val="00B82ECF"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:rsid w:val="00EF79D8"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="Основен текст с отстъп Знак"/>
+    <w:link w:val="aa"/>
+    <w:rsid w:val="00EF79D8"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="ac"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009B130C"/>
+    <w:link w:val="ad"/>
+    <w:rsid w:val="00B82818"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="Изнесен текст Знак"/>
-    <w:link w:val="ab"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009B130C"/>
+    <w:link w:val="ac"/>
+    <w:rsid w:val="00B82818"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="MS Mincho" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="30">
-[...4 lines deleted...]
-    <w:rsid w:val="00DF1384"/>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE2F67"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00452A6E"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style10">
+    <w:name w:val="Style10"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00C23744"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="461" w:lineRule="exact"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle23">
+    <w:name w:val="Font Style23"/>
+    <w:rsid w:val="00C23744"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003B0DBA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="af0">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="0018543A"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Горен колонтитул Знак"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B8500A"/>
+    <w:rPr>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="488255301">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="541093995">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1035927920">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1273324967">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1325815797">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="198202533">
+          <w:marLeft w:val="60"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1842312070">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1728722720">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="520242977">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="544609839">
+                          <w:marLeft w:val="120"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1380589346">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1763837997">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1967271534">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема на Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Оffice">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Оffice">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Оffice">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9BC04CC-F382-4A1A-8951-654EC5C16417}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2443</Characters>
+  <Pages>3</Pages>
+  <Words>503</Words>
+  <Characters>2869</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Grizli777</Company>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Заглавие</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2866</CharactersWithSpaces>
+  <CharactersWithSpaces>3366</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>MEET</dc:creator>
+  <dc:creator>USER</dc:creator>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>